--- v0 (2025-11-23)
+++ v1 (2026-04-22)
@@ -1,211 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\lns\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jelkins\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E19394F-185F-497F-8C71-B4CF4123AC42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:2001_{9430C6A7-225C-4084-8DFC-2275CD1B2315}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="891" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Application" sheetId="2" r:id="rId1"/>
     <sheet name="BeneficialOwnership" sheetId="17" r:id="rId2"/>
     <sheet name="Environment Risk" sheetId="19" r:id="rId3"/>
     <sheet name="BalanceSheet" sheetId="5" r:id="rId4"/>
     <sheet name="ScheduleA" sheetId="6" r:id="rId5"/>
     <sheet name="Machinery" sheetId="8" r:id="rId6"/>
     <sheet name="ScheduleB" sheetId="7" r:id="rId7"/>
     <sheet name="AcreagePlan" sheetId="13" r:id="rId8"/>
     <sheet name="CashFlow" sheetId="16" r:id="rId9"/>
     <sheet name="EarningsStmt" sheetId="10" r:id="rId10"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
-    <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="\M">#REF!</definedName>
     <definedName name="\T">#REF!</definedName>
     <definedName name="\U">#REF!</definedName>
     <definedName name="\Y">#REF!</definedName>
     <definedName name="_1X">BalanceSheet!$B$1:$B$1</definedName>
     <definedName name="_Sch4">'[1]Balance Sheet'!$K$22,'[1]Balance Sheet'!$I$22</definedName>
     <definedName name="_UCC1">#REF!</definedName>
     <definedName name="A.E.GWORKSHEET">#REF!</definedName>
     <definedName name="acreage">#REF!</definedName>
     <definedName name="acreageCrop">#REF!</definedName>
     <definedName name="acreageFarm">#REF!</definedName>
     <definedName name="ACREAGEPLAN">AcreagePlan!$A$2:$P$76</definedName>
     <definedName name="ADJ.WORKSHEET">#REF!</definedName>
     <definedName name="BALANCESHEET">BalanceSheet!$A$1:$P$68</definedName>
     <definedName name="BEANS">AcreagePlan!$J$34:$J$34</definedName>
     <definedName name="BOARD">#REF!</definedName>
     <definedName name="CASHFLOW">CashFlow!$A$1:$Q$55</definedName>
     <definedName name="CORN">AcreagePlan!$G$34:$G$34</definedName>
     <definedName name="Dates">#REF!</definedName>
     <definedName name="EARNINGSSTMT">EarningsStmt!$B$1:$F$58</definedName>
     <definedName name="ESHISTORY">#REF!</definedName>
     <definedName name="farm">#REF!</definedName>
     <definedName name="GRADINGSHEET">#REF!</definedName>
     <definedName name="HISTORY">#REF!</definedName>
     <definedName name="INPUTSHEET">#REF!</definedName>
     <definedName name="LMR">#REF!</definedName>
     <definedName name="LOANANALYSIS">#REF!</definedName>
     <definedName name="MACHINERY">Machinery!$A$2:$G$53</definedName>
     <definedName name="MACHINERY2">#REF!</definedName>
     <definedName name="MENU">#REF!</definedName>
     <definedName name="OLDBS">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">AcreagePlan!$A$1:$P$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">BalanceSheet!$A$1:$O$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">CashFlow!$B$1:$Q$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">EarningsStmt!$A$1:$O$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Environment Risk'!$A$2:$Q$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Machinery!$A$1:$G$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">ScheduleA!$A$1:$H$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">ScheduleB!$A$1:$K$59</definedName>
-    <definedName name="productAmount">[3]PRODUCT!$G$2:$G$302</definedName>
-[...1 lines deleted...]
-    <definedName name="productName">[3]PRODUCT!$D$2:$D$302</definedName>
+    <definedName name="productAmount">[2]PRODUCT!$G$2:$G$302</definedName>
+    <definedName name="productCost">[2]PRODUCT!$H$2:$H$302</definedName>
+    <definedName name="productName">[2]PRODUCT!$D$2:$D$302</definedName>
     <definedName name="RECONCILEMENT">#REF!</definedName>
     <definedName name="RISKPROFILE">#REF!</definedName>
     <definedName name="sch4notes">'[1]Balance Sheet'!$A$87,'[1]Balance Sheet'!$A$101</definedName>
     <definedName name="SCHEDULEA">ScheduleA!$A$1:$I$52</definedName>
     <definedName name="SCHEDULEB">ScheduleB!$A$1:$L$68</definedName>
     <definedName name="SUMMARY">#REF!</definedName>
     <definedName name="TRENDSHEET">#REF!</definedName>
     <definedName name="WHEAT">AcreagePlan!$M$34:$M$34</definedName>
     <definedName name="X1STPRINT">#REF!</definedName>
     <definedName name="X2NDPRINT">#REF!</definedName>
     <definedName name="X3RDPRINT">#REF!</definedName>
     <definedName name="XBY">#REF!</definedName>
     <definedName name="XCFTOOLS">#REF!</definedName>
     <definedName name="XES">EarningsStmt!$C$3:$C$58</definedName>
     <definedName name="XESHFULL">#REF!</definedName>
     <definedName name="XHISTFULL">#REF!</definedName>
     <definedName name="XHISTORY">#REF!</definedName>
     <definedName name="XMENU">#REF!</definedName>
     <definedName name="XN" localSheetId="8">BalanceSheet!#REF!</definedName>
     <definedName name="XN" localSheetId="9">EarningsStmt!#REF!</definedName>
     <definedName name="XN" localSheetId="5">Machinery!#REF!</definedName>
     <definedName name="XN" localSheetId="6">ScheduleB!#REF!</definedName>
     <definedName name="XN">BalanceSheet!#REF!</definedName>
     <definedName name="XTOOLS">#REF!</definedName>
     <definedName name="XTS">#REF!</definedName>
     <definedName name="XUCCP1">#REF!</definedName>
     <definedName name="XUCCPRINT">#REF!</definedName>
     <definedName name="XWINDOW">CashFlow!$A$1:$A$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H36" i="16" l="1"/>
+  <c r="K67" i="13" l="1"/>
+  <c r="K68" i="13"/>
+  <c r="K66" i="13"/>
+  <c r="J66" i="13"/>
+  <c r="F66" i="13"/>
+  <c r="C58" i="10"/>
+  <c r="C46" i="10"/>
+  <c r="C42" i="10"/>
+  <c r="C40" i="10" l="1"/>
+  <c r="C13" i="10"/>
+  <c r="H36" i="16"/>
   <c r="H42" i="16" s="1"/>
   <c r="H11" i="16"/>
   <c r="H14" i="16" s="1"/>
   <c r="N1" i="16"/>
   <c r="H25" i="7"/>
   <c r="H50" i="6"/>
   <c r="F23" i="5" s="1"/>
   <c r="H29" i="6"/>
   <c r="F22" i="5" s="1"/>
   <c r="H11" i="6"/>
   <c r="B6" i="10"/>
   <c r="B7" i="10"/>
   <c r="B8" i="10"/>
   <c r="B9" i="10"/>
   <c r="B10" i="10"/>
   <c r="B11" i="10"/>
   <c r="B18" i="10"/>
   <c r="B20" i="10"/>
   <c r="B24" i="10"/>
   <c r="B25" i="10"/>
   <c r="B26" i="10"/>
   <c r="B27" i="10"/>
   <c r="B28" i="10"/>
   <c r="B29" i="10"/>
   <c r="B31" i="10"/>
@@ -285,51 +294,50 @@
   <c r="K42" i="16" s="1"/>
   <c r="L36" i="16"/>
   <c r="L42" i="16" s="1"/>
   <c r="M36" i="16"/>
   <c r="M42" i="16"/>
   <c r="N36" i="16"/>
   <c r="N42" i="16" s="1"/>
   <c r="O36" i="16"/>
   <c r="O42" i="16" s="1"/>
   <c r="P36" i="16"/>
   <c r="P42" i="16" s="1"/>
   <c r="R36" i="16"/>
   <c r="D37" i="16"/>
   <c r="R37" i="16"/>
   <c r="D38" i="16"/>
   <c r="D39" i="16"/>
   <c r="D40" i="16"/>
   <c r="D43" i="16"/>
   <c r="R44" i="16"/>
   <c r="R45" i="16"/>
   <c r="G5" i="13"/>
   <c r="J5" i="13"/>
   <c r="J28" i="13" s="1"/>
   <c r="M5" i="13"/>
   <c r="M28" i="13" s="1"/>
-  <c r="K68" i="13" s="1"/>
   <c r="P5" i="13"/>
   <c r="G6" i="13"/>
   <c r="J6" i="13"/>
   <c r="M6" i="13"/>
   <c r="P6" i="13"/>
   <c r="G7" i="13"/>
   <c r="G28" i="13" s="1"/>
   <c r="J7" i="13"/>
   <c r="M7" i="13"/>
   <c r="P7" i="13"/>
   <c r="G8" i="13"/>
   <c r="J8" i="13"/>
   <c r="M8" i="13"/>
   <c r="P8" i="13"/>
   <c r="G9" i="13"/>
   <c r="J9" i="13"/>
   <c r="M9" i="13"/>
   <c r="P9" i="13"/>
   <c r="G15" i="13"/>
   <c r="J15" i="13"/>
   <c r="M15" i="13"/>
   <c r="P15" i="13"/>
   <c r="G16" i="13"/>
   <c r="J16" i="13"/>
   <c r="M16" i="13"/>
@@ -635,79 +643,75 @@
   <c r="F56" i="13"/>
   <c r="F59" i="13" s="1"/>
   <c r="F62" i="13" s="1"/>
   <c r="O37" i="5"/>
   <c r="O50" i="5"/>
   <c r="O54" i="5" s="1"/>
   <c r="F24" i="5"/>
   <c r="F54" i="5" s="1"/>
   <c r="D50" i="6"/>
   <c r="F32" i="5" s="1"/>
   <c r="F37" i="5" s="1"/>
   <c r="F36" i="5"/>
   <c r="O12" i="5"/>
   <c r="O24" i="5" s="1"/>
   <c r="O36" i="5"/>
   <c r="R40" i="16"/>
   <c r="P28" i="13"/>
   <c r="Q37" i="5"/>
   <c r="Q13" i="5" s="1"/>
   <c r="O56" i="13"/>
   <c r="L72" i="13" s="1"/>
   <c r="P30" i="13"/>
   <c r="P32" i="13"/>
   <c r="G31" i="13"/>
   <c r="G34" i="13" s="1"/>
-  <c r="J66" i="13"/>
   <c r="L66" i="13"/>
-  <c r="K66" i="13"/>
   <c r="Q50" i="5"/>
   <c r="Q14" i="5" s="1"/>
   <c r="O59" i="13"/>
   <c r="O62" i="13" s="1"/>
   <c r="K71" i="13"/>
   <c r="L71" i="13"/>
   <c r="L59" i="13"/>
   <c r="L62" i="13" s="1"/>
   <c r="J69" i="13"/>
   <c r="D14" i="16"/>
   <c r="J68" i="13"/>
   <c r="M31" i="13"/>
   <c r="M34" i="13" s="1"/>
   <c r="D11" i="16"/>
   <c r="L68" i="13"/>
   <c r="L67" i="13"/>
-  <c r="K67" i="13"/>
   <c r="L69" i="13" l="1"/>
   <c r="K72" i="13"/>
   <c r="K69" i="13"/>
   <c r="M72" i="13"/>
   <c r="L70" i="13"/>
   <c r="I59" i="13"/>
   <c r="I62" i="13" s="1"/>
   <c r="K70" i="13"/>
-  <c r="F66" i="13"/>
   <c r="F67" i="13"/>
   <c r="P34" i="13"/>
   <c r="O56" i="5"/>
   <c r="F69" i="13" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="842" uniqueCount="383">
   <si>
     <t>OWED TO</t>
   </si>
   <si>
     <t>DATE DUE</t>
   </si>
   <si>
     <t>SCHEDULE B5:  FARM REAL ESTATE</t>
   </si>
   <si>
     <t>OWNER'S</t>
   </si>
   <si>
     <t>PAYM'T</t>
   </si>
   <si>
@@ -3815,304 +3819,304 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...146 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="54" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="54" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="54" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="61" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="59" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="63" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="54" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="49" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="39" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="39" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{9E6A4E1C-DD18-479E-AEF2-4C23B2B8594A}"/>
     <cellStyle name="Normal_Application" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -4210,314 +4214,314 @@
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing6.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing7.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing8.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing9.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>857250</xdr:colOff>
+          <xdr:colOff>861060</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15361" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15361"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000013C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>INDIVIDUAL</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1133475</xdr:colOff>
+          <xdr:colOff>1135380</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1781175</xdr:colOff>
+          <xdr:colOff>1783080</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15362" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15362"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000023C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>JOINT</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>2133600</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>904875</xdr:colOff>
+          <xdr:colOff>906780</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15363" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15363"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000033C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>CORPORATION</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>121920</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15364" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15364"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000043C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4528,344 +4532,344 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>PARTNERSHIP</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>83820</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>1314450</xdr:colOff>
+          <xdr:colOff>1318260</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15365" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15365"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000053C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>OTHER</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1733550</xdr:colOff>
+          <xdr:colOff>1737360</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15366" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15366"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000063C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>OPERATING LINE OF CREDIT</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>2133600</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>904875</xdr:colOff>
+          <xdr:colOff>906780</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15367" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15367"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000073C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>TERM EQUIPMENT</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>123825</xdr:colOff>
+          <xdr:colOff>121920</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15368" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15368"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000083C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4876,692 +4880,692 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>REAL ESTATE</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>7620</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>220980</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>447675</xdr:colOff>
+          <xdr:colOff>449580</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15369" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15369"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000093C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>YES</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>628650</xdr:colOff>
+          <xdr:colOff>632460</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>220980</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15370" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15370"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>NO</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>7620</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>447675</xdr:colOff>
+          <xdr:colOff>449580</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15371" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15371"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>YES</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>628650</xdr:colOff>
+          <xdr:colOff>632460</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15372" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15372"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>NO</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>7620</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>447675</xdr:colOff>
+          <xdr:colOff>449580</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15373" name="Check Box 13" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15373"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>YES</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>628650</xdr:colOff>
+          <xdr:colOff>632460</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>171450</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15374" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15374"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>NO</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>9525</xdr:colOff>
+          <xdr:colOff>7620</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>160020</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>447675</xdr:colOff>
+          <xdr:colOff>449580</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15375" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15375"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>YES</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>628650</xdr:colOff>
+          <xdr:colOff>632460</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>161925</xdr:rowOff>
+          <xdr:rowOff>160020</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15376" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15376"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000103C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -5572,168 +5576,168 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>NO</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1514475</xdr:colOff>
+          <xdr:colOff>1516380</xdr:colOff>
           <xdr:row>41</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15377" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15377"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000113C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>PURCHASE</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1724025</xdr:colOff>
+          <xdr:colOff>1722120</xdr:colOff>
           <xdr:row>40</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15378" name="Check Box 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15378"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000123C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5746,493 +5750,493 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>REFINANCE</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>40</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1038225</xdr:colOff>
+          <xdr:colOff>1036320</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15379" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15379"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000133C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>CONSTRUCTION</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>885825</xdr:colOff>
+          <xdr:colOff>883920</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15384" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15384"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000183C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>ANNUAL</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1476375</xdr:colOff>
+          <xdr:colOff>1478280</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>2438400</xdr:colOff>
           <xdr:row>43</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15385" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15385"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000193C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>SEMI ANNUAL</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1095375</xdr:colOff>
+          <xdr:colOff>1097280</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15386" name="Check Box 26" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15386"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>QUARTERLY</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
-          <xdr:colOff>1466850</xdr:colOff>
+          <xdr:colOff>1470660</xdr:colOff>
           <xdr:row>43</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>66675</xdr:colOff>
+          <xdr:colOff>68580</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="15387" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s15387"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B3C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Tahoma"/>
                   <a:ea typeface="Tahoma"/>
                   <a:cs typeface="Tahoma"/>
                 </a:rPr>
                 <a:t>MONTHLY</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1704975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -6290,59 +6294,59 @@
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>47625</xdr:colOff>
+          <xdr:colOff>45720</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>106680</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>666750</xdr:colOff>
+          <xdr:colOff>670560</xdr:colOff>
           <xdr:row>59</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>106680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="20482" name="Object 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s20482"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002500000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
@@ -6427,118 +6431,96 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Ag%20&amp;%20Commercial%20Information\Financial%20Statement%20%20-%20Balance%20Sheet-with%20cashflow%20and%20breakeven%2007.15.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///T:\Brittany\Environmental_Risk_Assessment_Questionnaire.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///T:\Brittany\Environmental_Risk_Assessment_Questionnaire.xlsx" TargetMode="External"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.farmfutures.com/Documents%20and%20Settings/Suderman/Local%20Settings/Temporary%20Internet%20Files/Content.IE5/UVAF6LEZ/Storage%20Card/ce%20documents/crops2002.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Balance Sheet"/>
       <sheetName val="Information"/>
       <sheetName val="Cash flow"/>
       <sheetName val="Capital Assets &amp; Sales"/>
       <sheetName val="Breakeven"/>
       <sheetName val="Bor Auth"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="22">
           <cell r="I22" t="str">
             <v>Sch. 4</v>
           </cell>
           <cell r="K22" t="str">
             <v/>
           </cell>
         </row>
         <row r="87">
           <cell r="A87" t="str">
             <v>SCHEDULE 3A: MARKETABLE SECURITIES</v>
           </cell>
         </row>
         <row r="101">
           <cell r="A101" t="str">
             <v>SCHEDULE 4:  NOTES &amp; ACCOUNTS RECEIVABLE AND COOP RETAINS RECEIVABLE</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
-[...16 lines deleted...]
-<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Price Lists"/>
       <sheetName val="planting"/>
       <sheetName val="Acreage"/>
       <sheetName val="SUMMARY"/>
       <sheetName val="PRODUCT"/>
       <sheetName val="FERTILIZER"/>
       <sheetName val="mix fertilizer"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="2">
           <cell r="D2" t="str">
             <v>balance</v>
           </cell>
           <cell r="G2">
             <v>31.25</v>
           </cell>
           <cell r="H2">
@@ -8200,96 +8182,96 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing7.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing8.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19">
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.6640625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.6328125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.6640625" style="24" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.6640625" style="24"/>
+    <col min="1" max="1" width="26.6328125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="28.6328125" style="24" customWidth="1"/>
+    <col min="3" max="3" width="10.6328125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="12.6328125" style="24" customWidth="1"/>
+    <col min="5" max="5" width="6.6328125" style="24" customWidth="1"/>
+    <col min="6" max="6" width="16.1796875" style="24" customWidth="1"/>
+    <col min="7" max="7" width="2.6328125" style="24" customWidth="1"/>
+    <col min="8" max="16384" width="9.6328125" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="41.25" customHeight="1">
-      <c r="A1" s="365"/>
-[...4 lines deleted...]
-      <c r="F1" s="365"/>
+      <c r="A1" s="384"/>
+      <c r="B1" s="384"/>
+      <c r="C1" s="384"/>
+      <c r="D1" s="384"/>
+      <c r="E1" s="384"/>
+      <c r="F1" s="384"/>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" s="365" t="s">
+      <c r="A2" s="384" t="s">
         <v>352</v>
       </c>
-      <c r="B2" s="365"/>
-[...3 lines deleted...]
-      <c r="F2" s="365"/>
+      <c r="B2" s="384"/>
+      <c r="C2" s="384"/>
+      <c r="D2" s="384"/>
+      <c r="E2" s="384"/>
+      <c r="F2" s="384"/>
     </row>
     <row r="3" spans="1:7" ht="6" customHeight="1"/>
     <row r="4" spans="1:7" ht="24" customHeight="1">
       <c r="A4" s="312" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="360"/>
       <c r="C4" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="366"/>
-[...1 lines deleted...]
-      <c r="F4" s="366"/>
+      <c r="D4" s="385"/>
+      <c r="E4" s="385"/>
+      <c r="F4" s="385"/>
     </row>
     <row r="5" spans="1:7" s="347" customFormat="1" ht="21.75" customHeight="1">
       <c r="A5" s="348" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="21" customHeight="1">
       <c r="A6" s="348" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="27"/>
     </row>
     <row r="7" spans="1:7" ht="7.5" customHeight="1">
       <c r="A7" s="26"/>
       <c r="B7" s="27"/>
     </row>
     <row r="8" spans="1:7" ht="18" customHeight="1">
       <c r="A8" s="28" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="24" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>24</v>
       </c>
@@ -8543,227 +8525,227 @@
       </c>
       <c r="B30" s="27"/>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
       <c r="F30" s="27"/>
       <c r="G30" s="24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="43" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="44"/>
       <c r="D31" s="44" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="23"/>
     </row>
-    <row r="32" spans="1:8" ht="24.95" customHeight="1">
+    <row r="32" spans="1:8" ht="24.9" customHeight="1">
       <c r="A32" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
     </row>
-    <row r="33" spans="1:8" ht="24.95" customHeight="1">
+    <row r="33" spans="1:8" ht="24.9" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" s="25"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="30"/>
     </row>
-    <row r="34" spans="1:8" ht="24.95" customHeight="1">
+    <row r="34" spans="1:8" ht="24.9" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="25"/>
       <c r="D34" s="33"/>
       <c r="E34" s="33"/>
       <c r="F34" s="33"/>
       <c r="G34" s="30"/>
     </row>
     <row r="35" spans="1:8" ht="24.75" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="25"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="30"/>
     </row>
-    <row r="36" spans="1:8" ht="24.95" customHeight="1">
+    <row r="36" spans="1:8" ht="24.9" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="25"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="30"/>
     </row>
-    <row r="37" spans="1:8" ht="24.95" customHeight="1">
+    <row r="37" spans="1:8" ht="24.9" customHeight="1">
       <c r="A37" s="26" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="25"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="30"/>
     </row>
-    <row r="38" spans="1:8" ht="24.95" customHeight="1">
+    <row r="38" spans="1:8" ht="24.9" customHeight="1">
       <c r="A38" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="25"/>
       <c r="D38" s="33"/>
       <c r="E38" s="33"/>
       <c r="F38" s="33"/>
       <c r="G38" s="30"/>
     </row>
-    <row r="39" spans="1:8" ht="24.95" customHeight="1">
+    <row r="39" spans="1:8" ht="24.9" customHeight="1">
       <c r="A39" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="34"/>
       <c r="C39" s="25"/>
       <c r="D39" s="33"/>
       <c r="E39" s="33"/>
       <c r="F39" s="33"/>
       <c r="G39" s="30"/>
     </row>
     <row r="40" spans="1:8" ht="8.25" customHeight="1">
       <c r="A40" s="27"/>
       <c r="B40" s="34"/>
       <c r="C40" s="27"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="30"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="27"/>
       <c r="C41" s="27"/>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
     </row>
     <row r="42" spans="1:8" ht="24" customHeight="1">
       <c r="A42" s="26" t="s">
         <v>349</v>
       </c>
       <c r="B42" s="350"/>
       <c r="D42" s="26" t="s">
         <v>347</v>
       </c>
-      <c r="E42" s="364"/>
-      <c r="F42" s="364"/>
+      <c r="E42" s="383"/>
+      <c r="F42" s="383"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="26" t="s">
         <v>350</v>
       </c>
       <c r="B43" s="27"/>
       <c r="C43" s="27"/>
       <c r="D43" s="26" t="s">
         <v>348</v>
       </c>
       <c r="E43" s="351"/>
       <c r="F43" s="27"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="27"/>
       <c r="B44" s="27"/>
       <c r="C44" s="27"/>
       <c r="D44" s="27"/>
       <c r="E44" s="45"/>
       <c r="F44" s="287"/>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="363" t="s">
+      <c r="A45" s="382" t="s">
         <v>321</v>
       </c>
-      <c r="B45" s="363"/>
-[...4 lines deleted...]
-      <c r="G45" s="363"/>
+      <c r="B45" s="382"/>
+      <c r="C45" s="382"/>
+      <c r="D45" s="382"/>
+      <c r="E45" s="382"/>
+      <c r="F45" s="382"/>
+      <c r="G45" s="382"/>
       <c r="H45" s="284"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="363"/>
-[...5 lines deleted...]
-      <c r="G46" s="363"/>
+      <c r="A46" s="382"/>
+      <c r="B46" s="382"/>
+      <c r="C46" s="382"/>
+      <c r="D46" s="382"/>
+      <c r="E46" s="382"/>
+      <c r="F46" s="382"/>
+      <c r="G46" s="382"/>
       <c r="H46" s="284"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="363"/>
-[...5 lines deleted...]
-      <c r="G47" s="363"/>
+      <c r="A47" s="382"/>
+      <c r="B47" s="382"/>
+      <c r="C47" s="382"/>
+      <c r="D47" s="382"/>
+      <c r="E47" s="382"/>
+      <c r="F47" s="382"/>
+      <c r="G47" s="382"/>
       <c r="H47" s="284"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="363"/>
-[...5 lines deleted...]
-      <c r="G48" s="363"/>
+      <c r="A48" s="382"/>
+      <c r="B48" s="382"/>
+      <c r="C48" s="382"/>
+      <c r="D48" s="382"/>
+      <c r="E48" s="382"/>
+      <c r="F48" s="382"/>
+      <c r="G48" s="382"/>
     </row>
     <row r="49" spans="1:7" ht="34.5" customHeight="1">
       <c r="A49" s="47" t="s">
         <v>320</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="47"/>
       <c r="G49" s="4" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="47"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
     </row>
     <row r="51" spans="1:7" ht="24.75" customHeight="1">
       <c r="A51" s="47" t="s">
@@ -8790,4026 +8772,4041 @@
   <mergeCells count="5">
     <mergeCell ref="A45:G48"/>
     <mergeCell ref="E42:F42"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="D4:F4"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.12" bottom="0" header="0.09" footer="0"/>
   <pageSetup scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15361" r:id="rId5" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>857250</xdr:colOff>
+                    <xdr:colOff>861060</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15362" r:id="rId6" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1133475</xdr:colOff>
+                    <xdr:colOff>1135380</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1781175</xdr:colOff>
+                    <xdr:colOff>1783080</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15363" r:id="rId7" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>2133600</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:colOff>906780</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15364" r:id="rId8" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>121920</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15365" r:id="rId9" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>83820</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>1314450</xdr:colOff>
+                    <xdr:colOff>1318260</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15366" r:id="rId10" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1733550</xdr:colOff>
+                    <xdr:colOff>1737360</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15367" r:id="rId11" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>2133600</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:colOff>906780</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15368" r:id="rId12" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>123825</xdr:colOff>
+                    <xdr:colOff>121920</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15369" r:id="rId13" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>7620</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>220980</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>447675</xdr:colOff>
+                    <xdr:colOff>449580</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15370" r:id="rId14" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>628650</xdr:colOff>
+                    <xdr:colOff>632460</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:rowOff>220980</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>1104900</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15371" r:id="rId15" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>7620</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>447675</xdr:colOff>
+                    <xdr:colOff>449580</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15372" r:id="rId16" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>628650</xdr:colOff>
+                    <xdr:colOff>632460</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>1104900</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15373" r:id="rId17" name="Check Box 13">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>7620</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>447675</xdr:colOff>
+                    <xdr:colOff>449580</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15374" r:id="rId18" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>628650</xdr:colOff>
+                    <xdr:colOff>632460</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>171450</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>1104900</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15375" r:id="rId19" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>9525</xdr:colOff>
+                    <xdr:colOff>7620</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>160020</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>447675</xdr:colOff>
+                    <xdr:colOff>449580</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15376" r:id="rId20" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>628650</xdr:colOff>
+                    <xdr:colOff>632460</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>161925</xdr:rowOff>
+                    <xdr:rowOff>160020</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>1104900</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15377" r:id="rId21" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1514475</xdr:colOff>
+                    <xdr:colOff>1516380</xdr:colOff>
                     <xdr:row>41</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15378" r:id="rId22" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1724025</xdr:colOff>
+                    <xdr:colOff>1722120</xdr:colOff>
                     <xdr:row>40</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15379" r:id="rId23" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>40</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1038225</xdr:colOff>
+                    <xdr:colOff>1036320</xdr:colOff>
                     <xdr:row>41</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15384" r:id="rId24" name="Check Box 24">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>885825</xdr:colOff>
+                    <xdr:colOff>883920</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15385" r:id="rId25" name="Check Box 25">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1476375</xdr:colOff>
+                    <xdr:colOff>1478280</xdr:colOff>
                     <xdr:row>42</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>2438400</xdr:colOff>
                     <xdr:row>43</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15386" r:id="rId26" name="Check Box 26">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1095375</xdr:colOff>
+                    <xdr:colOff>1097280</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="15387" r:id="rId27" name="Check Box 27">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
-                    <xdr:colOff>1466850</xdr:colOff>
+                    <xdr:colOff>1470660</xdr:colOff>
                     <xdr:row>43</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>66675</xdr:colOff>
+                    <xdr:colOff>68580</xdr:colOff>
                     <xdr:row>44</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet8">
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O61"/>
   <sheetViews>
-    <sheetView showZeros="0" zoomScale="75" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView showZeros="0" topLeftCell="A38" zoomScale="75" workbookViewId="0">
+      <selection activeCell="C58" sqref="C58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" style="255" customWidth="1"/>
-    <col min="2" max="2" width="38.33203125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="15" width="4.88671875" customWidth="1"/>
+    <col min="2" max="2" width="38.36328125" customWidth="1"/>
+    <col min="3" max="3" width="22.36328125" customWidth="1"/>
+    <col min="4" max="4" width="5.90625" customWidth="1"/>
+    <col min="6" max="6" width="6.6328125" customWidth="1"/>
+    <col min="8" max="9" width="4.453125" bestFit="1" customWidth="1"/>
+    <col min="10" max="12" width="4.90625" customWidth="1"/>
+    <col min="13" max="13" width="4.81640625" customWidth="1"/>
+    <col min="14" max="15" width="4.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15.75">
+    <row r="1" spans="1:15" ht="15.6">
       <c r="B1" s="117" t="s">
         <v>322</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:15" ht="23.25" customHeight="1" thickBot="1">
       <c r="B2" s="117"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
-    <row r="3" spans="1:15" ht="24.95" customHeight="1">
+    <row r="3" spans="1:15" ht="24.9" customHeight="1">
       <c r="A3" s="263"/>
       <c r="B3" s="53" t="s">
         <v>297</v>
       </c>
       <c r="C3" s="277"/>
       <c r="D3" s="1"/>
-      <c r="G3" s="402" t="s">
+      <c r="G3" s="437" t="s">
         <v>313</v>
       </c>
-      <c r="H3" s="405" t="s">
+      <c r="H3" s="440" t="s">
         <v>314</v>
       </c>
-      <c r="I3" s="408" t="s">
+      <c r="I3" s="443" t="s">
         <v>315</v>
       </c>
       <c r="J3" s="278"/>
       <c r="K3" s="281"/>
       <c r="L3" s="281"/>
       <c r="M3" s="281"/>
       <c r="N3" s="281"/>
       <c r="O3" s="274"/>
     </row>
-    <row r="4" spans="1:15" ht="24.95" customHeight="1">
+    <row r="4" spans="1:15" ht="24.9" customHeight="1">
       <c r="A4" s="259"/>
       <c r="B4" s="262" t="s">
         <v>298</v>
       </c>
       <c r="C4" s="277"/>
       <c r="D4" s="1"/>
-      <c r="G4" s="403"/>
-[...1 lines deleted...]
-      <c r="I4" s="409"/>
+      <c r="G4" s="438"/>
+      <c r="H4" s="441"/>
+      <c r="I4" s="444"/>
       <c r="J4" s="279"/>
       <c r="K4" s="282"/>
       <c r="L4" s="282"/>
       <c r="M4" s="282"/>
       <c r="N4" s="282"/>
       <c r="O4" s="275"/>
     </row>
-    <row r="5" spans="1:15" ht="24.95" customHeight="1">
+    <row r="5" spans="1:15" ht="24.9" customHeight="1">
       <c r="A5" s="257"/>
       <c r="B5" s="261" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="54"/>
       <c r="D5" s="1"/>
-      <c r="G5" s="403"/>
-[...1 lines deleted...]
-      <c r="I5" s="409"/>
+      <c r="G5" s="438"/>
+      <c r="H5" s="441"/>
+      <c r="I5" s="444"/>
       <c r="J5" s="279"/>
       <c r="K5" s="282"/>
       <c r="L5" s="282"/>
       <c r="M5" s="282"/>
       <c r="N5" s="282"/>
       <c r="O5" s="275"/>
     </row>
-    <row r="6" spans="1:15" ht="24.95" customHeight="1">
+    <row r="6" spans="1:15" ht="24.9" customHeight="1">
       <c r="A6" s="263">
         <v>1</v>
       </c>
       <c r="B6" s="170" t="str">
         <f>CashFlow!C5</f>
         <v>CORN</v>
       </c>
       <c r="C6" s="164"/>
       <c r="D6" s="1"/>
-      <c r="G6" s="403"/>
-[...1 lines deleted...]
-      <c r="I6" s="409"/>
+      <c r="G6" s="438"/>
+      <c r="H6" s="441"/>
+      <c r="I6" s="444"/>
       <c r="J6" s="279"/>
       <c r="K6" s="282"/>
       <c r="L6" s="282"/>
       <c r="M6" s="282"/>
       <c r="N6" s="282"/>
       <c r="O6" s="275"/>
     </row>
-    <row r="7" spans="1:15" ht="24.95" customHeight="1">
+    <row r="7" spans="1:15" ht="24.9" customHeight="1">
       <c r="A7" s="263">
         <v>2</v>
       </c>
       <c r="B7" s="170" t="str">
         <f>CashFlow!C6</f>
         <v>SOYBEANS</v>
       </c>
       <c r="C7" s="164"/>
       <c r="D7" s="1"/>
-      <c r="G7" s="403"/>
-[...1 lines deleted...]
-      <c r="I7" s="409"/>
+      <c r="G7" s="438"/>
+      <c r="H7" s="441"/>
+      <c r="I7" s="444"/>
       <c r="J7" s="279"/>
       <c r="K7" s="282"/>
       <c r="L7" s="282"/>
       <c r="M7" s="282"/>
       <c r="N7" s="282"/>
       <c r="O7" s="275"/>
     </row>
-    <row r="8" spans="1:15" ht="24.95" customHeight="1">
+    <row r="8" spans="1:15" ht="24.9" customHeight="1">
       <c r="A8" s="263">
         <v>3</v>
       </c>
       <c r="B8" s="170" t="str">
         <f>CashFlow!C7</f>
         <v>GOVERNMENT PAYMENTS</v>
       </c>
       <c r="C8" s="164"/>
       <c r="D8" s="1"/>
-      <c r="G8" s="403"/>
-[...1 lines deleted...]
-      <c r="I8" s="409"/>
+      <c r="G8" s="438"/>
+      <c r="H8" s="441"/>
+      <c r="I8" s="444"/>
       <c r="J8" s="279"/>
       <c r="K8" s="282"/>
       <c r="L8" s="282"/>
       <c r="M8" s="282"/>
       <c r="N8" s="282"/>
       <c r="O8" s="275"/>
     </row>
-    <row r="9" spans="1:15" ht="24.95" customHeight="1">
+    <row r="9" spans="1:15" ht="24.9" customHeight="1">
       <c r="A9" s="263">
         <v>4</v>
       </c>
       <c r="B9" s="170">
         <f>CashFlow!C8</f>
         <v>0</v>
       </c>
       <c r="C9" s="164"/>
       <c r="D9" s="1"/>
-      <c r="G9" s="403"/>
-[...1 lines deleted...]
-      <c r="I9" s="409"/>
+      <c r="G9" s="438"/>
+      <c r="H9" s="441"/>
+      <c r="I9" s="444"/>
       <c r="J9" s="279"/>
       <c r="K9" s="282"/>
       <c r="L9" s="282"/>
       <c r="M9" s="282"/>
       <c r="N9" s="282"/>
       <c r="O9" s="275"/>
     </row>
-    <row r="10" spans="1:15" ht="24.95" customHeight="1">
+    <row r="10" spans="1:15" ht="24.9" customHeight="1">
       <c r="A10" s="263">
         <v>5</v>
       </c>
       <c r="B10" s="170">
         <f>CashFlow!C9</f>
         <v>0</v>
       </c>
       <c r="C10" s="164"/>
       <c r="D10" s="1"/>
-      <c r="G10" s="403"/>
-[...1 lines deleted...]
-      <c r="I10" s="409"/>
+      <c r="G10" s="438"/>
+      <c r="H10" s="441"/>
+      <c r="I10" s="444"/>
       <c r="J10" s="279"/>
       <c r="K10" s="282"/>
       <c r="L10" s="282"/>
       <c r="M10" s="282"/>
       <c r="N10" s="282"/>
       <c r="O10" s="275"/>
     </row>
-    <row r="11" spans="1:15" ht="24.95" customHeight="1">
+    <row r="11" spans="1:15" ht="24.9" customHeight="1">
       <c r="A11" s="263">
         <v>6</v>
       </c>
       <c r="B11" s="170">
         <f>CashFlow!C10</f>
         <v>0</v>
       </c>
       <c r="C11" s="164"/>
       <c r="D11" s="1"/>
-      <c r="G11" s="403"/>
-[...1 lines deleted...]
-      <c r="I11" s="409"/>
+      <c r="G11" s="438"/>
+      <c r="H11" s="441"/>
+      <c r="I11" s="444"/>
       <c r="J11" s="279"/>
       <c r="K11" s="282"/>
       <c r="L11" s="282"/>
       <c r="M11" s="282"/>
       <c r="N11" s="282"/>
       <c r="O11" s="275"/>
     </row>
-    <row r="12" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="12" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A12" s="257">
         <v>7</v>
       </c>
       <c r="B12" s="95"/>
       <c r="C12" s="148"/>
       <c r="D12" s="1"/>
-      <c r="G12" s="403"/>
-[...1 lines deleted...]
-      <c r="I12" s="409"/>
+      <c r="G12" s="438"/>
+      <c r="H12" s="441"/>
+      <c r="I12" s="444"/>
       <c r="J12" s="279"/>
       <c r="K12" s="282"/>
       <c r="L12" s="282"/>
       <c r="M12" s="282"/>
       <c r="N12" s="282"/>
       <c r="O12" s="275"/>
     </row>
-    <row r="13" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="13" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A13" s="260">
         <v>8</v>
       </c>
       <c r="B13" s="270" t="s">
         <v>116</v>
       </c>
-      <c r="C13" s="267"/>
+      <c r="C13" s="267">
+        <f>SUM(C6:C12)</f>
+        <v>0</v>
+      </c>
       <c r="D13" s="226" t="s">
         <v>299</v>
       </c>
-      <c r="G13" s="403"/>
-[...1 lines deleted...]
-      <c r="I13" s="409"/>
+      <c r="G13" s="438"/>
+      <c r="H13" s="441"/>
+      <c r="I13" s="444"/>
       <c r="J13" s="279"/>
       <c r="K13" s="282"/>
       <c r="L13" s="282"/>
       <c r="M13" s="282"/>
       <c r="N13" s="282"/>
       <c r="O13" s="275"/>
     </row>
     <row r="14" spans="1:15" ht="9" customHeight="1">
       <c r="A14" s="257"/>
       <c r="B14" s="214"/>
       <c r="C14" s="135"/>
       <c r="D14" s="1"/>
-      <c r="G14" s="403"/>
-[...1 lines deleted...]
-      <c r="I14" s="409"/>
+      <c r="G14" s="438"/>
+      <c r="H14" s="441"/>
+      <c r="I14" s="444"/>
       <c r="J14" s="279"/>
       <c r="K14" s="282"/>
       <c r="L14" s="282"/>
       <c r="M14" s="282"/>
       <c r="N14" s="282"/>
       <c r="O14" s="275"/>
     </row>
-    <row r="15" spans="1:15" ht="24.95" customHeight="1">
+    <row r="15" spans="1:15" ht="24.9" customHeight="1">
       <c r="A15" s="257"/>
       <c r="B15" s="258" t="s">
         <v>144</v>
       </c>
       <c r="C15" s="268"/>
       <c r="D15" s="1"/>
-      <c r="G15" s="403"/>
-[...1 lines deleted...]
-      <c r="I15" s="409"/>
+      <c r="G15" s="438"/>
+      <c r="H15" s="441"/>
+      <c r="I15" s="444"/>
       <c r="J15" s="279"/>
       <c r="K15" s="282"/>
       <c r="L15" s="282"/>
       <c r="M15" s="282"/>
       <c r="N15" s="282"/>
       <c r="O15" s="275"/>
     </row>
-    <row r="16" spans="1:15" ht="24.95" customHeight="1">
+    <row r="16" spans="1:15" ht="24.9" customHeight="1">
       <c r="A16" s="257"/>
       <c r="B16" s="264" t="s">
         <v>304</v>
       </c>
       <c r="C16" s="268"/>
       <c r="D16" s="1"/>
-      <c r="G16" s="403"/>
-[...1 lines deleted...]
-      <c r="I16" s="409"/>
+      <c r="G16" s="438"/>
+      <c r="H16" s="441"/>
+      <c r="I16" s="444"/>
       <c r="J16" s="279"/>
       <c r="K16" s="282"/>
       <c r="L16" s="282"/>
       <c r="M16" s="282"/>
       <c r="N16" s="282"/>
       <c r="O16" s="275"/>
     </row>
-    <row r="17" spans="1:15" ht="24.95" customHeight="1">
+    <row r="17" spans="1:15" ht="24.9" customHeight="1">
       <c r="A17" s="263">
         <v>9</v>
       </c>
       <c r="B17" s="271" t="s">
         <v>301</v>
       </c>
       <c r="C17" s="265"/>
       <c r="D17" s="1"/>
-      <c r="G17" s="403"/>
-[...1 lines deleted...]
-      <c r="I17" s="409"/>
+      <c r="G17" s="438"/>
+      <c r="H17" s="441"/>
+      <c r="I17" s="444"/>
       <c r="J17" s="279"/>
       <c r="K17" s="282"/>
       <c r="L17" s="282"/>
       <c r="M17" s="282"/>
       <c r="N17" s="282"/>
       <c r="O17" s="275"/>
     </row>
-    <row r="18" spans="1:15" ht="24.95" customHeight="1">
+    <row r="18" spans="1:15" ht="24.9" customHeight="1">
       <c r="A18" s="263">
         <v>10</v>
       </c>
       <c r="B18" s="55" t="str">
         <f>CashFlow!C17</f>
         <v>CHEMICALS</v>
       </c>
       <c r="C18" s="266"/>
       <c r="D18" s="1"/>
-      <c r="G18" s="403"/>
-[...1 lines deleted...]
-      <c r="I18" s="409"/>
+      <c r="G18" s="438"/>
+      <c r="H18" s="441"/>
+      <c r="I18" s="444"/>
       <c r="J18" s="279"/>
       <c r="K18" s="282"/>
       <c r="L18" s="282"/>
       <c r="M18" s="282"/>
       <c r="N18" s="282"/>
       <c r="O18" s="275"/>
     </row>
-    <row r="19" spans="1:15" ht="24.95" customHeight="1">
+    <row r="19" spans="1:15" ht="24.9" customHeight="1">
       <c r="A19" s="263">
         <v>11</v>
       </c>
       <c r="B19" s="55" t="s">
         <v>302</v>
       </c>
       <c r="C19" s="266"/>
       <c r="D19" s="1"/>
-      <c r="G19" s="403"/>
-[...1 lines deleted...]
-      <c r="I19" s="409"/>
+      <c r="G19" s="438"/>
+      <c r="H19" s="441"/>
+      <c r="I19" s="444"/>
       <c r="J19" s="279"/>
       <c r="K19" s="282"/>
       <c r="L19" s="282"/>
       <c r="M19" s="282"/>
       <c r="N19" s="282"/>
       <c r="O19" s="275"/>
     </row>
-    <row r="20" spans="1:15" ht="24.95" customHeight="1">
+    <row r="20" spans="1:15" ht="24.9" customHeight="1">
       <c r="A20" s="263">
         <v>12</v>
       </c>
       <c r="B20" s="55" t="str">
         <f>CashFlow!C18</f>
         <v>CUSTOM HIRE</v>
       </c>
       <c r="C20" s="266"/>
       <c r="D20" s="1"/>
-      <c r="G20" s="403"/>
-[...1 lines deleted...]
-      <c r="I20" s="409"/>
+      <c r="G20" s="438"/>
+      <c r="H20" s="441"/>
+      <c r="I20" s="444"/>
       <c r="J20" s="279"/>
       <c r="K20" s="282"/>
       <c r="L20" s="282"/>
       <c r="M20" s="282"/>
       <c r="N20" s="282"/>
       <c r="O20" s="275"/>
     </row>
-    <row r="21" spans="1:15" ht="24.95" customHeight="1">
+    <row r="21" spans="1:15" ht="24.9" customHeight="1">
       <c r="A21" s="263">
         <v>13</v>
       </c>
       <c r="B21" s="55" t="s">
         <v>300</v>
       </c>
       <c r="C21" s="266"/>
       <c r="D21" s="1"/>
-      <c r="G21" s="403"/>
-[...1 lines deleted...]
-      <c r="I21" s="409"/>
+      <c r="G21" s="438"/>
+      <c r="H21" s="441"/>
+      <c r="I21" s="444"/>
       <c r="J21" s="279"/>
       <c r="K21" s="282"/>
       <c r="L21" s="282"/>
       <c r="M21" s="282"/>
       <c r="N21" s="282"/>
       <c r="O21" s="275"/>
     </row>
-    <row r="22" spans="1:15" ht="24.95" customHeight="1">
+    <row r="22" spans="1:15" ht="24.9" customHeight="1">
       <c r="A22" s="263">
         <v>14</v>
       </c>
       <c r="B22" s="55" t="s">
         <v>303</v>
       </c>
       <c r="C22" s="266"/>
       <c r="D22" s="1"/>
-      <c r="G22" s="403"/>
-[...1 lines deleted...]
-      <c r="I22" s="409"/>
+      <c r="G22" s="438"/>
+      <c r="H22" s="441"/>
+      <c r="I22" s="444"/>
       <c r="J22" s="279"/>
       <c r="K22" s="282"/>
       <c r="L22" s="282"/>
       <c r="M22" s="282"/>
       <c r="N22" s="282"/>
       <c r="O22" s="275"/>
     </row>
-    <row r="23" spans="1:15" ht="24.95" customHeight="1">
+    <row r="23" spans="1:15" ht="24.9" customHeight="1">
       <c r="A23" s="263">
         <v>15</v>
       </c>
       <c r="B23" s="55" t="s">
         <v>151</v>
       </c>
       <c r="C23" s="266"/>
       <c r="D23" s="1"/>
-      <c r="G23" s="403"/>
-[...1 lines deleted...]
-      <c r="I23" s="409"/>
+      <c r="G23" s="438"/>
+      <c r="H23" s="441"/>
+      <c r="I23" s="444"/>
       <c r="J23" s="279"/>
       <c r="K23" s="282"/>
       <c r="L23" s="282"/>
       <c r="M23" s="282"/>
       <c r="N23" s="282"/>
       <c r="O23" s="275"/>
     </row>
-    <row r="24" spans="1:15" ht="24.95" customHeight="1">
+    <row r="24" spans="1:15" ht="24.9" customHeight="1">
       <c r="A24" s="263">
         <v>16</v>
       </c>
       <c r="B24" s="55" t="str">
         <f>CashFlow!C20</f>
         <v>FERTILIZERS &amp; LIME</v>
       </c>
       <c r="C24" s="266"/>
       <c r="D24" s="1"/>
-      <c r="G24" s="403"/>
-[...1 lines deleted...]
-      <c r="I24" s="409"/>
+      <c r="G24" s="438"/>
+      <c r="H24" s="441"/>
+      <c r="I24" s="444"/>
       <c r="J24" s="279"/>
       <c r="K24" s="282"/>
       <c r="L24" s="282"/>
       <c r="M24" s="282"/>
       <c r="N24" s="282"/>
       <c r="O24" s="275"/>
     </row>
-    <row r="25" spans="1:15" ht="24.95" customHeight="1">
+    <row r="25" spans="1:15" ht="24.9" customHeight="1">
       <c r="A25" s="263">
         <v>17</v>
       </c>
       <c r="B25" s="55" t="str">
         <f>CashFlow!C21</f>
         <v>FREIGHT &amp; TRUCKING</v>
       </c>
       <c r="C25" s="266"/>
       <c r="D25" s="1"/>
-      <c r="G25" s="403"/>
-[...1 lines deleted...]
-      <c r="I25" s="409"/>
+      <c r="G25" s="438"/>
+      <c r="H25" s="441"/>
+      <c r="I25" s="444"/>
       <c r="J25" s="279"/>
       <c r="K25" s="282"/>
       <c r="L25" s="282"/>
       <c r="M25" s="282"/>
       <c r="N25" s="282"/>
       <c r="O25" s="275"/>
     </row>
-    <row r="26" spans="1:15" ht="24.95" customHeight="1">
+    <row r="26" spans="1:15" ht="24.9" customHeight="1">
       <c r="A26" s="263">
         <v>18</v>
       </c>
       <c r="B26" s="55" t="str">
         <f>CashFlow!C22</f>
         <v>GASOLINE, FUEL, &amp; OIL</v>
       </c>
       <c r="C26" s="266"/>
       <c r="D26" s="1"/>
-      <c r="G26" s="403"/>
-[...1 lines deleted...]
-      <c r="I26" s="409"/>
+      <c r="G26" s="438"/>
+      <c r="H26" s="441"/>
+      <c r="I26" s="444"/>
       <c r="J26" s="279"/>
       <c r="K26" s="282"/>
       <c r="L26" s="282"/>
       <c r="M26" s="282"/>
       <c r="N26" s="282"/>
       <c r="O26" s="275"/>
     </row>
-    <row r="27" spans="1:15" ht="24.95" customHeight="1">
+    <row r="27" spans="1:15" ht="24.9" customHeight="1">
       <c r="A27" s="263">
         <v>19</v>
       </c>
       <c r="B27" s="55" t="str">
         <f>CashFlow!C23</f>
         <v>INSURANCE</v>
       </c>
       <c r="C27" s="266"/>
       <c r="D27" s="1"/>
-      <c r="G27" s="403"/>
-[...1 lines deleted...]
-      <c r="I27" s="409"/>
+      <c r="G27" s="438"/>
+      <c r="H27" s="441"/>
+      <c r="I27" s="444"/>
       <c r="J27" s="279"/>
       <c r="K27" s="282"/>
       <c r="L27" s="282"/>
       <c r="M27" s="282"/>
       <c r="N27" s="282"/>
       <c r="O27" s="275"/>
     </row>
-    <row r="28" spans="1:15" ht="24.95" customHeight="1">
+    <row r="28" spans="1:15" ht="24.9" customHeight="1">
       <c r="A28" s="263">
         <v>20</v>
       </c>
       <c r="B28" s="55" t="str">
         <f>CashFlow!C24</f>
         <v>INTEREST</v>
       </c>
       <c r="C28" s="266"/>
       <c r="D28" s="1"/>
-      <c r="G28" s="403"/>
-[...1 lines deleted...]
-      <c r="I28" s="409"/>
+      <c r="G28" s="438"/>
+      <c r="H28" s="441"/>
+      <c r="I28" s="444"/>
       <c r="J28" s="279"/>
       <c r="K28" s="282"/>
       <c r="L28" s="282"/>
       <c r="M28" s="282"/>
       <c r="N28" s="282"/>
       <c r="O28" s="275"/>
     </row>
-    <row r="29" spans="1:15" ht="24.95" customHeight="1">
+    <row r="29" spans="1:15" ht="24.9" customHeight="1">
       <c r="A29" s="263">
         <v>21</v>
       </c>
       <c r="B29" s="55" t="str">
         <f>CashFlow!C25</f>
         <v>LABOR</v>
       </c>
       <c r="C29" s="266"/>
       <c r="D29" s="1"/>
-      <c r="G29" s="403"/>
-[...1 lines deleted...]
-      <c r="I29" s="409"/>
+      <c r="G29" s="438"/>
+      <c r="H29" s="441"/>
+      <c r="I29" s="444"/>
       <c r="J29" s="279"/>
       <c r="K29" s="282"/>
       <c r="L29" s="282"/>
       <c r="M29" s="282"/>
       <c r="N29" s="282"/>
       <c r="O29" s="275"/>
     </row>
-    <row r="30" spans="1:15" ht="24.95" customHeight="1">
+    <row r="30" spans="1:15" ht="24.9" customHeight="1">
       <c r="A30" s="263">
         <v>22</v>
       </c>
       <c r="B30" s="55" t="s">
         <v>305</v>
       </c>
       <c r="C30" s="266"/>
       <c r="D30" s="1"/>
-      <c r="G30" s="403"/>
-[...1 lines deleted...]
-      <c r="I30" s="409"/>
+      <c r="G30" s="438"/>
+      <c r="H30" s="441"/>
+      <c r="I30" s="444"/>
       <c r="J30" s="279"/>
       <c r="K30" s="282"/>
       <c r="L30" s="282"/>
       <c r="M30" s="282"/>
       <c r="N30" s="282"/>
       <c r="O30" s="275"/>
     </row>
-    <row r="31" spans="1:15" ht="24.95" customHeight="1">
+    <row r="31" spans="1:15" ht="24.9" customHeight="1">
       <c r="A31" s="263">
         <v>23</v>
       </c>
       <c r="B31" s="55" t="str">
         <f>CashFlow!C26</f>
         <v>RENT OR LEASE</v>
       </c>
       <c r="C31" s="266"/>
       <c r="D31" s="1"/>
-      <c r="G31" s="403"/>
-[...1 lines deleted...]
-      <c r="I31" s="409"/>
+      <c r="G31" s="438"/>
+      <c r="H31" s="441"/>
+      <c r="I31" s="444"/>
       <c r="J31" s="279"/>
       <c r="K31" s="282"/>
       <c r="L31" s="282"/>
       <c r="M31" s="282"/>
       <c r="N31" s="282"/>
       <c r="O31" s="275"/>
     </row>
-    <row r="32" spans="1:15" ht="24.95" customHeight="1">
+    <row r="32" spans="1:15" ht="24.9" customHeight="1">
       <c r="A32" s="263">
         <v>24</v>
       </c>
       <c r="B32" s="55" t="str">
         <f>CashFlow!C27</f>
         <v>REPAIRS &amp; MAINTENANCE</v>
       </c>
       <c r="C32" s="266"/>
       <c r="D32" s="1"/>
-      <c r="G32" s="403"/>
-[...1 lines deleted...]
-      <c r="I32" s="409"/>
+      <c r="G32" s="438"/>
+      <c r="H32" s="441"/>
+      <c r="I32" s="444"/>
       <c r="J32" s="279"/>
       <c r="K32" s="282"/>
       <c r="L32" s="282"/>
       <c r="M32" s="282"/>
       <c r="N32" s="282"/>
       <c r="O32" s="275"/>
     </row>
-    <row r="33" spans="1:15" ht="24.95" customHeight="1">
+    <row r="33" spans="1:15" ht="24.9" customHeight="1">
       <c r="A33" s="263">
         <v>25</v>
       </c>
       <c r="B33" s="55" t="str">
         <f>CashFlow!C28</f>
         <v>SEEDS</v>
       </c>
       <c r="C33" s="266"/>
       <c r="D33" s="1"/>
-      <c r="G33" s="403"/>
-[...1 lines deleted...]
-      <c r="I33" s="409"/>
+      <c r="G33" s="438"/>
+      <c r="H33" s="441"/>
+      <c r="I33" s="444"/>
       <c r="J33" s="279"/>
       <c r="K33" s="282"/>
       <c r="L33" s="282"/>
       <c r="M33" s="282"/>
       <c r="N33" s="282"/>
       <c r="O33" s="275"/>
     </row>
-    <row r="34" spans="1:15" ht="24.95" customHeight="1">
+    <row r="34" spans="1:15" ht="24.9" customHeight="1">
       <c r="A34" s="263">
         <v>26</v>
       </c>
       <c r="B34" s="55" t="str">
         <f>CashFlow!C29</f>
         <v>STORAGE &amp; WAREHOUSING</v>
       </c>
       <c r="C34" s="266"/>
       <c r="D34" s="1"/>
-      <c r="G34" s="403"/>
-[...1 lines deleted...]
-      <c r="I34" s="409"/>
+      <c r="G34" s="438"/>
+      <c r="H34" s="441"/>
+      <c r="I34" s="444"/>
       <c r="J34" s="279"/>
       <c r="K34" s="282"/>
       <c r="L34" s="282"/>
       <c r="M34" s="282"/>
       <c r="N34" s="282"/>
       <c r="O34" s="275"/>
     </row>
-    <row r="35" spans="1:15" ht="24.95" customHeight="1">
+    <row r="35" spans="1:15" ht="24.9" customHeight="1">
       <c r="A35" s="263">
         <v>27</v>
       </c>
       <c r="B35" s="55" t="str">
         <f>CashFlow!C30</f>
         <v>SUPPLIES</v>
       </c>
       <c r="C35" s="266"/>
       <c r="D35" s="1"/>
-      <c r="G35" s="403"/>
-[...1 lines deleted...]
-      <c r="I35" s="409"/>
+      <c r="G35" s="438"/>
+      <c r="H35" s="441"/>
+      <c r="I35" s="444"/>
       <c r="J35" s="279"/>
       <c r="K35" s="282"/>
       <c r="L35" s="282"/>
       <c r="M35" s="282"/>
       <c r="N35" s="282"/>
       <c r="O35" s="275"/>
     </row>
-    <row r="36" spans="1:15" ht="24.95" customHeight="1">
+    <row r="36" spans="1:15" ht="24.9" customHeight="1">
       <c r="A36" s="263">
         <v>28</v>
       </c>
       <c r="B36" s="55" t="str">
         <f>CashFlow!C31</f>
         <v>TAXES (EXCLUDING INCOME TAX)</v>
       </c>
       <c r="C36" s="266"/>
       <c r="D36" s="1"/>
-      <c r="G36" s="403"/>
-[...1 lines deleted...]
-      <c r="I36" s="409"/>
+      <c r="G36" s="438"/>
+      <c r="H36" s="441"/>
+      <c r="I36" s="444"/>
       <c r="J36" s="279"/>
       <c r="K36" s="282"/>
       <c r="L36" s="282"/>
       <c r="M36" s="282"/>
       <c r="N36" s="282"/>
       <c r="O36" s="275"/>
     </row>
-    <row r="37" spans="1:15" ht="24.95" customHeight="1">
+    <row r="37" spans="1:15" ht="24.9" customHeight="1">
       <c r="A37" s="263">
         <v>29</v>
       </c>
       <c r="B37" s="55" t="str">
         <f>CashFlow!C32</f>
         <v>UTILITIES</v>
       </c>
       <c r="C37" s="266"/>
       <c r="D37" s="1"/>
-      <c r="G37" s="403"/>
-[...1 lines deleted...]
-      <c r="I37" s="409"/>
+      <c r="G37" s="438"/>
+      <c r="H37" s="441"/>
+      <c r="I37" s="444"/>
       <c r="J37" s="279"/>
       <c r="K37" s="282"/>
       <c r="L37" s="282"/>
       <c r="M37" s="282"/>
       <c r="N37" s="282"/>
       <c r="O37" s="275"/>
     </row>
-    <row r="38" spans="1:15" ht="24.95" customHeight="1">
+    <row r="38" spans="1:15" ht="24.9" customHeight="1">
       <c r="A38" s="263">
         <v>30</v>
       </c>
       <c r="B38" s="55" t="str">
         <f>CashFlow!C33</f>
         <v>VETERINARY, BREEDING, &amp; MEDICINE</v>
       </c>
       <c r="C38" s="266"/>
       <c r="D38" s="1"/>
-      <c r="G38" s="403"/>
-[...1 lines deleted...]
-      <c r="I38" s="409"/>
+      <c r="G38" s="438"/>
+      <c r="H38" s="441"/>
+      <c r="I38" s="444"/>
       <c r="J38" s="279"/>
       <c r="K38" s="282"/>
       <c r="L38" s="282"/>
       <c r="M38" s="282"/>
       <c r="N38" s="282"/>
       <c r="O38" s="275"/>
     </row>
-    <row r="39" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="39" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A39" s="256">
         <v>31</v>
       </c>
       <c r="B39" s="60" t="str">
         <f>CashFlow!C35</f>
         <v>OTHER</v>
       </c>
       <c r="C39" s="272"/>
       <c r="D39" s="1"/>
-      <c r="G39" s="403"/>
-[...1 lines deleted...]
-      <c r="I39" s="409"/>
+      <c r="G39" s="438"/>
+      <c r="H39" s="441"/>
+      <c r="I39" s="444"/>
       <c r="J39" s="279"/>
       <c r="K39" s="282"/>
       <c r="L39" s="282"/>
       <c r="M39" s="282"/>
       <c r="N39" s="282"/>
       <c r="O39" s="275"/>
     </row>
-    <row r="40" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="40" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A40" s="260">
         <v>32</v>
       </c>
       <c r="B40" s="270" t="s">
         <v>208</v>
       </c>
-      <c r="C40" s="267"/>
+      <c r="C40" s="267">
+        <f>SUM(C17:C39)</f>
+        <v>0</v>
+      </c>
       <c r="D40" s="226" t="s">
         <v>308</v>
       </c>
-      <c r="G40" s="403"/>
-[...1 lines deleted...]
-      <c r="I40" s="409"/>
+      <c r="G40" s="438"/>
+      <c r="H40" s="441"/>
+      <c r="I40" s="444"/>
       <c r="J40" s="279"/>
       <c r="K40" s="282"/>
       <c r="L40" s="282"/>
       <c r="M40" s="282"/>
       <c r="N40" s="282"/>
       <c r="O40" s="275"/>
     </row>
     <row r="41" spans="1:15" ht="12" customHeight="1" thickBot="1">
       <c r="A41" s="257"/>
       <c r="B41" s="51"/>
       <c r="C41" s="288"/>
       <c r="D41" s="1"/>
-      <c r="G41" s="403"/>
-[...1 lines deleted...]
-      <c r="I41" s="409"/>
+      <c r="G41" s="438"/>
+      <c r="H41" s="441"/>
+      <c r="I41" s="444"/>
       <c r="J41" s="279"/>
       <c r="K41" s="282"/>
       <c r="L41" s="282"/>
       <c r="M41" s="282"/>
       <c r="N41" s="282"/>
       <c r="O41" s="275"/>
     </row>
-    <row r="42" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="42" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A42" s="260">
         <v>33</v>
       </c>
       <c r="B42" s="270" t="s">
         <v>223</v>
       </c>
-      <c r="C42" s="267"/>
+      <c r="C42" s="267">
+        <f>C13-C40</f>
+        <v>0</v>
+      </c>
       <c r="D42" s="226" t="s">
         <v>309</v>
       </c>
-      <c r="G42" s="403"/>
-[...1 lines deleted...]
-      <c r="I42" s="409"/>
+      <c r="G42" s="438"/>
+      <c r="H42" s="441"/>
+      <c r="I42" s="444"/>
       <c r="J42" s="279"/>
       <c r="K42" s="282"/>
       <c r="L42" s="282"/>
       <c r="M42" s="282"/>
       <c r="N42" s="282"/>
       <c r="O42" s="275"/>
     </row>
     <row r="43" spans="1:15" ht="12" customHeight="1">
       <c r="A43" s="257"/>
       <c r="B43" s="51"/>
       <c r="C43" s="289"/>
       <c r="D43" s="1"/>
-      <c r="G43" s="403"/>
-[...1 lines deleted...]
-      <c r="I43" s="409"/>
+      <c r="G43" s="438"/>
+      <c r="H43" s="441"/>
+      <c r="I43" s="444"/>
       <c r="J43" s="279"/>
       <c r="K43" s="282"/>
       <c r="L43" s="282"/>
       <c r="M43" s="282"/>
       <c r="N43" s="282"/>
       <c r="O43" s="275"/>
     </row>
-    <row r="44" spans="1:15" ht="24.95" customHeight="1">
+    <row r="44" spans="1:15" ht="24.9" customHeight="1">
       <c r="A44" s="263">
         <v>34</v>
       </c>
       <c r="B44" s="55" t="s">
         <v>229</v>
       </c>
       <c r="C44" s="164"/>
       <c r="D44" s="1"/>
-      <c r="G44" s="403"/>
-[...1 lines deleted...]
-      <c r="I44" s="409"/>
+      <c r="G44" s="438"/>
+      <c r="H44" s="441"/>
+      <c r="I44" s="444"/>
       <c r="J44" s="279"/>
       <c r="K44" s="282"/>
       <c r="L44" s="282"/>
       <c r="M44" s="282"/>
       <c r="N44" s="282"/>
       <c r="O44" s="275"/>
     </row>
     <row r="45" spans="1:15" ht="12" customHeight="1" thickBot="1">
       <c r="A45" s="257"/>
       <c r="B45" s="51"/>
       <c r="C45" s="290"/>
       <c r="D45" s="1"/>
-      <c r="G45" s="403"/>
-[...1 lines deleted...]
-      <c r="I45" s="409"/>
+      <c r="G45" s="438"/>
+      <c r="H45" s="441"/>
+      <c r="I45" s="444"/>
       <c r="J45" s="279"/>
       <c r="K45" s="282"/>
       <c r="L45" s="282"/>
       <c r="M45" s="282"/>
       <c r="N45" s="282"/>
       <c r="O45" s="275"/>
     </row>
-    <row r="46" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="46" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A46" s="260">
         <v>35</v>
       </c>
       <c r="B46" s="270" t="s">
         <v>231</v>
       </c>
-      <c r="C46" s="267"/>
+      <c r="C46" s="267">
+        <f>C42-C44</f>
+        <v>0</v>
+      </c>
       <c r="D46" s="226" t="s">
         <v>310</v>
       </c>
-      <c r="G46" s="403"/>
-[...1 lines deleted...]
-      <c r="I46" s="409"/>
+      <c r="G46" s="438"/>
+      <c r="H46" s="441"/>
+      <c r="I46" s="444"/>
       <c r="J46" s="279"/>
       <c r="K46" s="282"/>
       <c r="L46" s="282"/>
       <c r="M46" s="282"/>
       <c r="N46" s="282"/>
       <c r="O46" s="275"/>
     </row>
     <row r="47" spans="1:15" ht="12" customHeight="1">
       <c r="A47" s="257"/>
       <c r="B47" s="51"/>
       <c r="C47" s="291"/>
       <c r="D47" s="1"/>
-      <c r="G47" s="403"/>
-[...1 lines deleted...]
-      <c r="I47" s="409"/>
+      <c r="G47" s="438"/>
+      <c r="H47" s="441"/>
+      <c r="I47" s="444"/>
       <c r="J47" s="279"/>
       <c r="K47" s="282"/>
       <c r="L47" s="282"/>
       <c r="M47" s="282"/>
       <c r="N47" s="282"/>
       <c r="O47" s="275"/>
     </row>
-    <row r="48" spans="1:15" ht="24.95" customHeight="1">
+    <row r="48" spans="1:15" ht="24.9" customHeight="1">
       <c r="A48" s="257"/>
       <c r="B48" s="258" t="s">
         <v>233</v>
       </c>
       <c r="C48" s="136"/>
       <c r="D48" s="1"/>
-      <c r="G48" s="403"/>
-[...1 lines deleted...]
-      <c r="I48" s="409"/>
+      <c r="G48" s="438"/>
+      <c r="H48" s="441"/>
+      <c r="I48" s="444"/>
       <c r="J48" s="279"/>
       <c r="K48" s="282"/>
       <c r="L48" s="282"/>
       <c r="M48" s="282"/>
       <c r="N48" s="282"/>
       <c r="O48" s="275"/>
     </row>
-    <row r="49" spans="1:15" ht="24.95" customHeight="1">
+    <row r="49" spans="1:15" ht="24.9" customHeight="1">
       <c r="A49" s="263">
         <v>36</v>
       </c>
       <c r="B49" s="53" t="s">
         <v>236</v>
       </c>
       <c r="C49" s="269"/>
       <c r="D49" s="1"/>
-      <c r="G49" s="403"/>
-[...1 lines deleted...]
-      <c r="I49" s="409"/>
+      <c r="G49" s="438"/>
+      <c r="H49" s="441"/>
+      <c r="I49" s="444"/>
       <c r="J49" s="279"/>
       <c r="K49" s="282"/>
       <c r="L49" s="282"/>
       <c r="M49" s="282"/>
       <c r="N49" s="282"/>
       <c r="O49" s="275"/>
     </row>
-    <row r="50" spans="1:15" ht="24.95" customHeight="1">
+    <row r="50" spans="1:15" ht="24.9" customHeight="1">
       <c r="A50" s="263">
         <v>37</v>
       </c>
       <c r="B50" s="53" t="s">
         <v>306</v>
       </c>
       <c r="C50" s="269"/>
       <c r="D50" s="1"/>
-      <c r="G50" s="403"/>
-[...1 lines deleted...]
-      <c r="I50" s="409"/>
+      <c r="G50" s="438"/>
+      <c r="H50" s="441"/>
+      <c r="I50" s="444"/>
       <c r="J50" s="279"/>
       <c r="K50" s="282"/>
       <c r="L50" s="282"/>
       <c r="M50" s="282"/>
       <c r="N50" s="282"/>
       <c r="O50" s="275"/>
     </row>
-    <row r="51" spans="1:15" ht="24.95" customHeight="1">
+    <row r="51" spans="1:15" ht="24.9" customHeight="1">
       <c r="A51" s="263">
         <v>38</v>
       </c>
       <c r="B51" s="53" t="s">
         <v>159</v>
       </c>
       <c r="C51" s="269"/>
       <c r="D51" s="1"/>
-      <c r="G51" s="403"/>
-[...1 lines deleted...]
-      <c r="I51" s="409"/>
+      <c r="G51" s="438"/>
+      <c r="H51" s="441"/>
+      <c r="I51" s="444"/>
       <c r="J51" s="279"/>
       <c r="K51" s="282"/>
       <c r="L51" s="282"/>
       <c r="M51" s="282"/>
       <c r="N51" s="282"/>
       <c r="O51" s="275"/>
     </row>
     <row r="52" spans="1:15" ht="12" customHeight="1">
       <c r="A52" s="257"/>
       <c r="B52" s="51"/>
       <c r="C52" s="134"/>
       <c r="D52" s="1"/>
-      <c r="G52" s="403"/>
-[...1 lines deleted...]
-      <c r="I52" s="409"/>
+      <c r="G52" s="438"/>
+      <c r="H52" s="441"/>
+      <c r="I52" s="444"/>
       <c r="J52" s="279"/>
       <c r="K52" s="282"/>
       <c r="L52" s="282"/>
       <c r="M52" s="282"/>
       <c r="N52" s="282"/>
       <c r="O52" s="275"/>
     </row>
-    <row r="53" spans="1:15" ht="24.95" customHeight="1">
+    <row r="53" spans="1:15" ht="24.9" customHeight="1">
       <c r="A53" s="257"/>
       <c r="B53" s="273" t="s">
         <v>307</v>
       </c>
       <c r="C53" s="136"/>
       <c r="D53" s="1"/>
-      <c r="G53" s="403"/>
-[...1 lines deleted...]
-      <c r="I53" s="409"/>
+      <c r="G53" s="438"/>
+      <c r="H53" s="441"/>
+      <c r="I53" s="444"/>
       <c r="J53" s="279"/>
       <c r="K53" s="282"/>
       <c r="L53" s="282"/>
       <c r="M53" s="282"/>
       <c r="N53" s="282"/>
       <c r="O53" s="275"/>
     </row>
-    <row r="54" spans="1:15" ht="24.95" customHeight="1">
+    <row r="54" spans="1:15" ht="24.9" customHeight="1">
       <c r="A54" s="263">
         <v>39</v>
       </c>
       <c r="B54" s="53" t="s">
         <v>243</v>
       </c>
       <c r="C54" s="269"/>
       <c r="D54" s="1"/>
-      <c r="G54" s="403"/>
-[...1 lines deleted...]
-      <c r="I54" s="409"/>
+      <c r="G54" s="438"/>
+      <c r="H54" s="441"/>
+      <c r="I54" s="444"/>
       <c r="J54" s="279"/>
       <c r="K54" s="282"/>
       <c r="L54" s="282"/>
       <c r="M54" s="282"/>
       <c r="N54" s="282"/>
       <c r="O54" s="275"/>
     </row>
-    <row r="55" spans="1:15" ht="24.95" customHeight="1">
+    <row r="55" spans="1:15" ht="24.9" customHeight="1">
       <c r="A55" s="263">
         <v>40</v>
       </c>
       <c r="B55" s="53" t="s">
         <v>260</v>
       </c>
       <c r="C55" s="269"/>
       <c r="D55" s="1"/>
-      <c r="G55" s="403"/>
-[...1 lines deleted...]
-      <c r="I55" s="409"/>
+      <c r="G55" s="438"/>
+      <c r="H55" s="441"/>
+      <c r="I55" s="444"/>
       <c r="J55" s="279"/>
       <c r="K55" s="282"/>
       <c r="L55" s="282"/>
       <c r="M55" s="282"/>
       <c r="N55" s="282"/>
       <c r="O55" s="275"/>
     </row>
-    <row r="56" spans="1:15" ht="24.95" customHeight="1">
+    <row r="56" spans="1:15" ht="24.9" customHeight="1">
       <c r="A56" s="263">
         <v>41</v>
       </c>
       <c r="B56" s="53" t="s">
         <v>311</v>
       </c>
       <c r="C56" s="269"/>
       <c r="D56" s="1"/>
-      <c r="G56" s="403"/>
-[...1 lines deleted...]
-      <c r="I56" s="409"/>
+      <c r="G56" s="438"/>
+      <c r="H56" s="441"/>
+      <c r="I56" s="444"/>
       <c r="J56" s="279"/>
       <c r="K56" s="282"/>
       <c r="L56" s="282"/>
       <c r="M56" s="282"/>
       <c r="N56" s="282"/>
       <c r="O56" s="275"/>
     </row>
     <row r="57" spans="1:15" ht="12" customHeight="1" thickBot="1">
       <c r="A57" s="257"/>
       <c r="B57" s="51"/>
       <c r="C57" s="290"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
-      <c r="G57" s="403"/>
-[...1 lines deleted...]
-      <c r="I57" s="409"/>
+      <c r="G57" s="438"/>
+      <c r="H57" s="441"/>
+      <c r="I57" s="444"/>
       <c r="J57" s="279"/>
       <c r="K57" s="282"/>
       <c r="L57" s="282"/>
       <c r="M57" s="282"/>
       <c r="N57" s="282"/>
       <c r="O57" s="275"/>
     </row>
-    <row r="58" spans="1:15" ht="24.95" customHeight="1" thickBot="1">
+    <row r="58" spans="1:15" ht="24.9" customHeight="1" thickBot="1">
       <c r="A58" s="260">
         <v>42</v>
       </c>
       <c r="B58" s="270" t="s">
         <v>261</v>
       </c>
-      <c r="C58" s="267"/>
+      <c r="C58" s="267">
+        <f>C46+C49+C50+C51-C54-C55-C56</f>
+        <v>0</v>
+      </c>
       <c r="D58" s="226" t="s">
         <v>312</v>
       </c>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
-      <c r="G58" s="404"/>
-[...1 lines deleted...]
-      <c r="I58" s="410"/>
+      <c r="G58" s="439"/>
+      <c r="H58" s="442"/>
+      <c r="I58" s="445"/>
       <c r="J58" s="280"/>
       <c r="K58" s="283"/>
       <c r="L58" s="283"/>
       <c r="M58" s="283"/>
       <c r="N58" s="292"/>
       <c r="O58" s="276"/>
     </row>
     <row r="59" spans="1:15" ht="6.75" customHeight="1">
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
     </row>
-    <row r="60" spans="1:15" ht="15.75" thickBot="1">
+    <row r="60" spans="1:15" ht="15.6" thickBot="1">
       <c r="H60" s="286"/>
     </row>
-    <row r="61" spans="1:15" ht="15.75" thickBot="1">
+    <row r="61" spans="1:15" ht="15.6" thickBot="1">
       <c r="N61" s="292"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="G3:G58"/>
     <mergeCell ref="H3:H58"/>
     <mergeCell ref="I3:I58"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0.17" header="0.17" footer="0.17"/>
   <pageSetup scale="59" orientation="portrait" errors="blank" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;C&amp;8Page 7</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L3"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:L3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="11" max="11" width="9.6640625" customWidth="1"/>
-    <col min="12" max="12" width="5.77734375" customWidth="1"/>
+    <col min="11" max="11" width="9.6328125" customWidth="1"/>
+    <col min="12" max="12" width="5.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="29.25" customHeight="1">
-      <c r="A1" s="368" t="s">
+      <c r="A1" s="387" t="s">
         <v>351</v>
       </c>
-      <c r="B1" s="368"/>
-[...9 lines deleted...]
-      <c r="L1" s="368"/>
+      <c r="B1" s="387"/>
+      <c r="C1" s="387"/>
+      <c r="D1" s="387"/>
+      <c r="E1" s="387"/>
+      <c r="F1" s="387"/>
+      <c r="G1" s="387"/>
+      <c r="H1" s="387"/>
+      <c r="I1" s="387"/>
+      <c r="J1" s="387"/>
+      <c r="K1" s="387"/>
+      <c r="L1" s="387"/>
     </row>
     <row r="2" spans="1:12" ht="8.1" customHeight="1">
-      <c r="A2" s="369"/>
-[...10 lines deleted...]
-      <c r="L2" s="369"/>
+      <c r="A2" s="388"/>
+      <c r="B2" s="388"/>
+      <c r="C2" s="388"/>
+      <c r="D2" s="388"/>
+      <c r="E2" s="388"/>
+      <c r="F2" s="388"/>
+      <c r="G2" s="388"/>
+      <c r="H2" s="388"/>
+      <c r="I2" s="388"/>
+      <c r="J2" s="388"/>
+      <c r="K2" s="388"/>
+      <c r="L2" s="388"/>
     </row>
     <row r="3" spans="1:12" ht="33.75" customHeight="1">
-      <c r="A3" s="367" t="s">
+      <c r="A3" s="386" t="s">
         <v>353</v>
       </c>
-      <c r="B3" s="367"/>
-[...9 lines deleted...]
-      <c r="L3" s="367"/>
+      <c r="B3" s="386"/>
+      <c r="C3" s="386"/>
+      <c r="D3" s="386"/>
+      <c r="E3" s="386"/>
+      <c r="F3" s="386"/>
+      <c r="G3" s="386"/>
+      <c r="H3" s="386"/>
+      <c r="I3" s="386"/>
+      <c r="J3" s="386"/>
+      <c r="K3" s="386"/>
+      <c r="L3" s="386"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <pageMargins left="0.34" right="0.31" top="0.43" bottom="0.32" header="0.3" footer="0.17"/>
   <pageSetup scale="79" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="PDF Document" shapeId="20482" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
-                <xdr:colOff>47625</xdr:colOff>
+                <xdr:colOff>45720</xdr:colOff>
                 <xdr:row>3</xdr:row>
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:rowOff>106680</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>10</xdr:col>
-                <xdr:colOff>666750</xdr:colOff>
+                <xdr:colOff>670560</xdr:colOff>
                 <xdr:row>59</xdr:row>
-                <xdr:rowOff>104775</xdr:rowOff>
+                <xdr:rowOff>106680</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="PDF Document" shapeId="20482" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87786FAD-5091-45C2-9023-EEEF61D7697B}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:O50"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="J68" sqref="J68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.109375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="7.08984375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="7.109375" style="413"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="7.109375" style="413"/>
+    <col min="1" max="1" width="7.08984375" style="364"/>
+    <col min="2" max="2" width="2.08984375" style="364" customWidth="1"/>
+    <col min="3" max="3" width="2.453125" style="364" customWidth="1"/>
+    <col min="4" max="4" width="3.08984375" style="364" customWidth="1"/>
+    <col min="5" max="5" width="2.1796875" style="364" customWidth="1"/>
+    <col min="6" max="6" width="7.36328125" style="364" customWidth="1"/>
+    <col min="7" max="7" width="7.453125" style="364" customWidth="1"/>
+    <col min="8" max="8" width="9.08984375" style="364" customWidth="1"/>
+    <col min="9" max="16384" width="7.08984375" style="364"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="15" customHeight="1">
-      <c r="A2" s="411"/>
-      <c r="B2" s="412" t="s">
+      <c r="A2" s="363"/>
+      <c r="B2" s="391" t="s">
         <v>361</v>
       </c>
-      <c r="C2" s="412"/>
-[...11 lines deleted...]
-      <c r="O2" s="412"/>
+      <c r="C2" s="391"/>
+      <c r="D2" s="391"/>
+      <c r="E2" s="391"/>
+      <c r="F2" s="391"/>
+      <c r="G2" s="391"/>
+      <c r="H2" s="391"/>
+      <c r="I2" s="391"/>
+      <c r="J2" s="391"/>
+      <c r="K2" s="391"/>
+      <c r="L2" s="391"/>
+      <c r="M2" s="391"/>
+      <c r="N2" s="391"/>
+      <c r="O2" s="391"/>
     </row>
     <row r="3" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A3" s="411"/>
-[...16 lines deleted...]
-      <c r="B5" s="415" t="s">
+      <c r="A3" s="363"/>
+      <c r="B3" s="391"/>
+      <c r="C3" s="391"/>
+      <c r="D3" s="391"/>
+      <c r="E3" s="391"/>
+      <c r="F3" s="391"/>
+      <c r="G3" s="391"/>
+      <c r="H3" s="391"/>
+      <c r="I3" s="391"/>
+      <c r="J3" s="391"/>
+      <c r="K3" s="391"/>
+      <c r="L3" s="391"/>
+      <c r="M3" s="391"/>
+      <c r="N3" s="391"/>
+      <c r="O3" s="391"/>
+    </row>
+    <row r="5" spans="1:15" s="365" customFormat="1" ht="15.6" thickBot="1">
+      <c r="B5" s="392" t="s">
         <v>362</v>
       </c>
-      <c r="C5" s="415"/>
-[...15 lines deleted...]
-      <c r="B7" s="415" t="s">
+      <c r="C5" s="392"/>
+      <c r="D5" s="392"/>
+      <c r="E5" s="392"/>
+      <c r="F5" s="392"/>
+      <c r="G5" s="393"/>
+      <c r="H5" s="393"/>
+      <c r="I5" s="393"/>
+      <c r="J5" s="393"/>
+      <c r="K5" s="393"/>
+      <c r="L5" s="393"/>
+      <c r="M5" s="393"/>
+      <c r="N5" s="393"/>
+      <c r="O5" s="393"/>
+    </row>
+    <row r="6" spans="1:15" s="365" customFormat="1" ht="15"/>
+    <row r="7" spans="1:15" s="365" customFormat="1" ht="15.6" thickBot="1">
+      <c r="B7" s="392" t="s">
         <v>363</v>
       </c>
-      <c r="C7" s="415"/>
-[...15 lines deleted...]
-      <c r="B9" s="417" t="s">
+      <c r="C7" s="392"/>
+      <c r="D7" s="392"/>
+      <c r="E7" s="392"/>
+      <c r="F7" s="392"/>
+      <c r="G7" s="393"/>
+      <c r="H7" s="393"/>
+      <c r="I7" s="393"/>
+      <c r="J7" s="393"/>
+      <c r="K7" s="393"/>
+      <c r="L7" s="393"/>
+      <c r="M7" s="393"/>
+      <c r="N7" s="393"/>
+      <c r="O7" s="393"/>
+    </row>
+    <row r="8" spans="1:15" s="365" customFormat="1" ht="15"/>
+    <row r="9" spans="1:15" s="365" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B9" s="389" t="s">
         <v>364</v>
       </c>
-      <c r="C9" s="417"/>
-[...20 lines deleted...]
-      <c r="B11" s="415" t="s">
+      <c r="C9" s="389"/>
+      <c r="D9" s="389"/>
+      <c r="E9" s="389"/>
+      <c r="F9" s="389"/>
+      <c r="G9" s="390"/>
+      <c r="H9" s="390"/>
+      <c r="I9" s="390"/>
+      <c r="J9" s="390"/>
+      <c r="K9" s="390"/>
+      <c r="L9" s="390"/>
+      <c r="M9" s="390"/>
+      <c r="N9" s="390"/>
+      <c r="O9" s="390"/>
+    </row>
+    <row r="10" spans="1:15" s="365" customFormat="1" ht="15">
+      <c r="C10" s="368"/>
+      <c r="D10" s="368"/>
+      <c r="E10" s="368"/>
+      <c r="F10" s="368"/>
+    </row>
+    <row r="11" spans="1:15" s="365" customFormat="1" ht="15.6" thickBot="1">
+      <c r="B11" s="392" t="s">
         <v>365</v>
       </c>
-      <c r="C11" s="415"/>
-[...14 lines deleted...]
-      <c r="B12" s="420" t="s">
+      <c r="C11" s="392"/>
+      <c r="D11" s="392"/>
+      <c r="E11" s="392"/>
+      <c r="F11" s="392"/>
+      <c r="G11" s="390"/>
+      <c r="H11" s="390"/>
+      <c r="I11" s="390"/>
+      <c r="J11" s="390"/>
+      <c r="K11" s="390"/>
+      <c r="L11" s="390"/>
+      <c r="M11" s="390"/>
+      <c r="N11" s="390"/>
+      <c r="O11" s="390"/>
+    </row>
+    <row r="12" spans="1:15" s="365" customFormat="1" ht="15">
+      <c r="B12" s="404" t="s">
         <v>366</v>
       </c>
-      <c r="C12" s="420"/>
-[...11 lines deleted...]
-      <c r="B13" s="415" t="s">
+      <c r="C12" s="404"/>
+      <c r="D12" s="404"/>
+      <c r="E12" s="404"/>
+      <c r="F12" s="404"/>
+      <c r="G12" s="369"/>
+      <c r="H12" s="369"/>
+      <c r="I12" s="369"/>
+      <c r="J12" s="369"/>
+      <c r="K12" s="369"/>
+      <c r="L12" s="369"/>
+    </row>
+    <row r="13" spans="1:15" s="365" customFormat="1" ht="15.6" thickBot="1">
+      <c r="B13" s="392" t="s">
         <v>367</v>
       </c>
-      <c r="C13" s="415"/>
-[...20 lines deleted...]
-      <c r="B15" s="415" t="s">
+      <c r="C13" s="392"/>
+      <c r="D13" s="392"/>
+      <c r="E13" s="392"/>
+      <c r="F13" s="392"/>
+      <c r="G13" s="393"/>
+      <c r="H13" s="393"/>
+      <c r="I13" s="393"/>
+      <c r="J13" s="393"/>
+      <c r="K13" s="393"/>
+      <c r="L13" s="393"/>
+      <c r="M13" s="393"/>
+      <c r="N13" s="393"/>
+      <c r="O13" s="393"/>
+    </row>
+    <row r="14" spans="1:15" s="365" customFormat="1" ht="15">
+      <c r="C14" s="368"/>
+      <c r="D14" s="368"/>
+      <c r="E14" s="368"/>
+      <c r="F14" s="368"/>
+    </row>
+    <row r="15" spans="1:15" s="365" customFormat="1" ht="15.6" thickBot="1">
+      <c r="B15" s="392" t="s">
         <v>368</v>
       </c>
-      <c r="C15" s="415"/>
-[...17 lines deleted...]
-      <c r="F16" s="419"/>
+      <c r="C15" s="392"/>
+      <c r="D15" s="392"/>
+      <c r="E15" s="392"/>
+      <c r="F15" s="392"/>
+      <c r="G15" s="366"/>
+      <c r="H15" s="366"/>
+      <c r="I15" s="366"/>
+      <c r="J15" s="366"/>
+      <c r="K15" s="366"/>
+      <c r="L15" s="366"/>
+      <c r="M15" s="367"/>
+      <c r="N15" s="367"/>
+      <c r="O15" s="367"/>
+    </row>
+    <row r="16" spans="1:15" s="365" customFormat="1" ht="15">
+      <c r="C16" s="368"/>
+      <c r="D16" s="368"/>
+      <c r="E16" s="368"/>
+      <c r="F16" s="368"/>
     </row>
     <row r="17" spans="1:14">
-      <c r="C17" s="424" t="s">
+      <c r="C17" s="370" t="s">
         <v>369</v>
       </c>
-      <c r="D17" s="425"/>
-      <c r="E17" s="426" t="s">
+      <c r="D17" s="371"/>
+      <c r="E17" s="372" t="s">
         <v>370</v>
       </c>
-      <c r="F17" s="425"/>
+      <c r="F17" s="371"/>
     </row>
     <row r="18" spans="1:14" ht="15.75" customHeight="1">
-      <c r="C18" s="425"/>
-[...2 lines deleted...]
-      <c r="F18" s="425"/>
+      <c r="C18" s="371"/>
+      <c r="D18" s="371"/>
+      <c r="E18" s="371"/>
+      <c r="F18" s="371"/>
     </row>
     <row r="19" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A19" s="427">
+      <c r="A19" s="373">
         <v>1</v>
       </c>
-      <c r="C19" s="428"/>
-[...1 lines deleted...]
-      <c r="G19" s="427" t="s">
+      <c r="C19" s="374"/>
+      <c r="E19" s="374"/>
+      <c r="G19" s="373" t="s">
         <v>371</v>
       </c>
-      <c r="H19" s="427"/>
-[...5 lines deleted...]
-      <c r="N19" s="427"/>
+      <c r="H19" s="373"/>
+      <c r="I19" s="373"/>
+      <c r="J19" s="373"/>
+      <c r="K19" s="373"/>
+      <c r="L19" s="373"/>
+      <c r="M19" s="373"/>
+      <c r="N19" s="373"/>
     </row>
     <row r="20" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A20" s="427"/>
-[...12 lines deleted...]
-      <c r="A21" s="427">
+      <c r="A20" s="373"/>
+      <c r="C20" s="375"/>
+      <c r="E20" s="375"/>
+      <c r="G20" s="373"/>
+      <c r="H20" s="373"/>
+      <c r="I20" s="373"/>
+      <c r="J20" s="373"/>
+      <c r="K20" s="373"/>
+      <c r="L20" s="373"/>
+      <c r="M20" s="373"/>
+      <c r="N20" s="373"/>
+    </row>
+    <row r="21" spans="1:14" ht="15.6">
+      <c r="A21" s="373">
         <v>2</v>
       </c>
-      <c r="C21" s="430"/>
-[...1 lines deleted...]
-      <c r="G21" s="427" t="s">
+      <c r="C21" s="376"/>
+      <c r="E21" s="376"/>
+      <c r="G21" s="373" t="s">
         <v>372</v>
       </c>
-      <c r="H21" s="427"/>
-[...11 lines deleted...]
-      <c r="G22" s="427" t="s">
+      <c r="H21" s="373"/>
+      <c r="I21" s="373"/>
+      <c r="J21" s="373"/>
+      <c r="K21" s="373"/>
+      <c r="L21" s="373"/>
+      <c r="M21" s="373"/>
+      <c r="N21" s="373"/>
+    </row>
+    <row r="22" spans="1:14" ht="15.6">
+      <c r="A22" s="373"/>
+      <c r="C22" s="377"/>
+      <c r="E22" s="377"/>
+      <c r="G22" s="373" t="s">
         <v>373</v>
       </c>
-      <c r="H22" s="427"/>
-[...21 lines deleted...]
-      <c r="A24" s="427">
+      <c r="H22" s="373"/>
+      <c r="I22" s="373"/>
+      <c r="J22" s="373"/>
+      <c r="K22" s="373"/>
+      <c r="L22" s="373"/>
+      <c r="M22" s="373"/>
+      <c r="N22" s="373"/>
+    </row>
+    <row r="23" spans="1:14" ht="15.6">
+      <c r="A23" s="373"/>
+      <c r="C23" s="378"/>
+      <c r="E23" s="378"/>
+      <c r="G23" s="373"/>
+      <c r="H23" s="373"/>
+      <c r="I23" s="373"/>
+      <c r="J23" s="373"/>
+      <c r="K23" s="373"/>
+      <c r="L23" s="373"/>
+      <c r="M23" s="373"/>
+      <c r="N23" s="373"/>
+    </row>
+    <row r="24" spans="1:14" ht="15.6">
+      <c r="A24" s="373">
         <v>3</v>
       </c>
-      <c r="C24" s="433"/>
-[...1 lines deleted...]
-      <c r="G24" s="427" t="s">
+      <c r="C24" s="379"/>
+      <c r="E24" s="379"/>
+      <c r="G24" s="373" t="s">
         <v>374</v>
       </c>
-      <c r="H24" s="427"/>
-[...21 lines deleted...]
-      <c r="A26" s="427">
+      <c r="H24" s="373"/>
+      <c r="I24" s="373"/>
+      <c r="J24" s="373"/>
+      <c r="K24" s="373"/>
+      <c r="L24" s="373"/>
+      <c r="M24" s="373"/>
+      <c r="N24" s="373"/>
+    </row>
+    <row r="25" spans="1:14" ht="15.6">
+      <c r="A25" s="373"/>
+      <c r="C25" s="375"/>
+      <c r="E25" s="375"/>
+      <c r="G25" s="373"/>
+      <c r="H25" s="373"/>
+      <c r="I25" s="373"/>
+      <c r="J25" s="373"/>
+      <c r="K25" s="373"/>
+      <c r="L25" s="373"/>
+      <c r="M25" s="373"/>
+      <c r="N25" s="373"/>
+    </row>
+    <row r="26" spans="1:14" ht="15.6">
+      <c r="A26" s="373">
         <v>4</v>
       </c>
-      <c r="C26" s="428"/>
-[...1 lines deleted...]
-      <c r="G26" s="427" t="s">
+      <c r="C26" s="374"/>
+      <c r="E26" s="374"/>
+      <c r="G26" s="373" t="s">
         <v>375</v>
       </c>
-      <c r="H26" s="427"/>
-[...21 lines deleted...]
-      <c r="A28" s="427">
+      <c r="H26" s="373"/>
+      <c r="I26" s="373"/>
+      <c r="J26" s="373"/>
+      <c r="K26" s="373"/>
+      <c r="L26" s="373"/>
+      <c r="M26" s="373"/>
+      <c r="N26" s="373"/>
+    </row>
+    <row r="27" spans="1:14" ht="15.6">
+      <c r="A27" s="373"/>
+      <c r="C27" s="375"/>
+      <c r="E27" s="375"/>
+      <c r="G27" s="373"/>
+      <c r="H27" s="373"/>
+      <c r="I27" s="373"/>
+      <c r="J27" s="373"/>
+      <c r="K27" s="373"/>
+      <c r="L27" s="373"/>
+      <c r="M27" s="373"/>
+      <c r="N27" s="373"/>
+    </row>
+    <row r="28" spans="1:14" ht="15.6">
+      <c r="A28" s="373">
         <v>5</v>
       </c>
-      <c r="C28" s="428"/>
-[...1 lines deleted...]
-      <c r="G28" s="427" t="s">
+      <c r="C28" s="374"/>
+      <c r="E28" s="374"/>
+      <c r="G28" s="373" t="s">
         <v>376</v>
       </c>
-      <c r="H28" s="427"/>
-[...11 lines deleted...]
-      <c r="G29" s="427" t="s">
+      <c r="H28" s="373"/>
+      <c r="I28" s="373"/>
+      <c r="J28" s="373"/>
+      <c r="K28" s="373"/>
+      <c r="L28" s="373"/>
+      <c r="M28" s="373"/>
+      <c r="N28" s="373"/>
+    </row>
+    <row r="29" spans="1:14" ht="15.6">
+      <c r="A29" s="373"/>
+      <c r="C29" s="377"/>
+      <c r="E29" s="377"/>
+      <c r="G29" s="373" t="s">
         <v>377</v>
       </c>
-      <c r="H29" s="427"/>
-[...21 lines deleted...]
-      <c r="A31" s="427">
+      <c r="H29" s="373"/>
+      <c r="I29" s="373"/>
+      <c r="J29" s="373"/>
+      <c r="K29" s="373"/>
+      <c r="L29" s="373"/>
+      <c r="M29" s="373"/>
+      <c r="N29" s="373"/>
+    </row>
+    <row r="30" spans="1:14" ht="15.6">
+      <c r="A30" s="373"/>
+      <c r="C30" s="378"/>
+      <c r="E30" s="378"/>
+      <c r="G30" s="373"/>
+      <c r="H30" s="373"/>
+      <c r="I30" s="373"/>
+      <c r="J30" s="373"/>
+      <c r="K30" s="373"/>
+      <c r="L30" s="373"/>
+      <c r="M30" s="373"/>
+      <c r="N30" s="373"/>
+    </row>
+    <row r="31" spans="1:14" ht="15.6">
+      <c r="A31" s="373">
         <v>6</v>
       </c>
-      <c r="C31" s="428"/>
-[...1 lines deleted...]
-      <c r="G31" s="427" t="s">
+      <c r="C31" s="374"/>
+      <c r="E31" s="374"/>
+      <c r="G31" s="373" t="s">
         <v>378</v>
       </c>
-      <c r="H31" s="427"/>
-[...21 lines deleted...]
-      <c r="A33" s="427">
+      <c r="H31" s="373"/>
+      <c r="I31" s="373"/>
+      <c r="J31" s="373"/>
+      <c r="K31" s="373"/>
+      <c r="L31" s="373"/>
+      <c r="M31" s="373"/>
+      <c r="N31" s="373"/>
+    </row>
+    <row r="32" spans="1:14" ht="15.6">
+      <c r="A32" s="373"/>
+      <c r="C32" s="375"/>
+      <c r="E32" s="375"/>
+      <c r="G32" s="373"/>
+      <c r="H32" s="373"/>
+      <c r="I32" s="373"/>
+      <c r="J32" s="373"/>
+      <c r="K32" s="373"/>
+      <c r="L32" s="373"/>
+      <c r="M32" s="373"/>
+      <c r="N32" s="373"/>
+    </row>
+    <row r="33" spans="1:15" ht="15.6">
+      <c r="A33" s="373">
         <v>7</v>
       </c>
-      <c r="C33" s="428"/>
-[...1 lines deleted...]
-      <c r="G33" s="427" t="s">
+      <c r="C33" s="374"/>
+      <c r="E33" s="374"/>
+      <c r="G33" s="373" t="s">
         <v>379</v>
       </c>
-      <c r="H33" s="427"/>
-[...29 lines deleted...]
-      <c r="J38" s="436"/>
+      <c r="H33" s="373"/>
+      <c r="I33" s="373"/>
+      <c r="J33" s="373"/>
+      <c r="K33" s="373"/>
+      <c r="L33" s="373"/>
+      <c r="M33" s="373"/>
+      <c r="N33" s="373"/>
+    </row>
+    <row r="34" spans="1:15" ht="15.6">
+      <c r="A34" s="373"/>
+      <c r="C34" s="377"/>
+      <c r="E34" s="377"/>
+      <c r="G34" s="373"/>
+      <c r="H34" s="373"/>
+      <c r="I34" s="373"/>
+      <c r="J34" s="373"/>
+      <c r="K34" s="373"/>
+      <c r="L34" s="373"/>
+      <c r="M34" s="373"/>
+      <c r="N34" s="373"/>
+    </row>
+    <row r="38" spans="1:15" ht="13.8" thickBot="1">
+      <c r="B38" s="394"/>
+      <c r="C38" s="394"/>
+      <c r="D38" s="394"/>
+      <c r="E38" s="394"/>
+      <c r="F38" s="394"/>
+      <c r="G38" s="394"/>
+      <c r="H38" s="394"/>
+      <c r="I38" s="380"/>
+      <c r="J38" s="381"/>
     </row>
     <row r="39" spans="1:15">
-      <c r="B39" s="413" t="s">
+      <c r="B39" s="364" t="s">
         <v>380</v>
       </c>
-      <c r="I39" s="425" t="s">
+      <c r="I39" s="371" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="43" spans="1:15" ht="13.5" thickBot="1">
-      <c r="B43" s="413" t="s">
+    <row r="43" spans="1:15" ht="13.8" thickBot="1">
+      <c r="B43" s="364" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="44" spans="1:15">
-      <c r="B44" s="437"/>
-[...12 lines deleted...]
-      <c r="O44" s="439"/>
+      <c r="B44" s="395"/>
+      <c r="C44" s="396"/>
+      <c r="D44" s="396"/>
+      <c r="E44" s="396"/>
+      <c r="F44" s="396"/>
+      <c r="G44" s="396"/>
+      <c r="H44" s="396"/>
+      <c r="I44" s="396"/>
+      <c r="J44" s="396"/>
+      <c r="K44" s="396"/>
+      <c r="L44" s="396"/>
+      <c r="M44" s="396"/>
+      <c r="N44" s="396"/>
+      <c r="O44" s="397"/>
     </row>
     <row r="45" spans="1:15">
-      <c r="B45" s="440"/>
-[...12 lines deleted...]
-      <c r="O45" s="442"/>
+      <c r="B45" s="398"/>
+      <c r="C45" s="399"/>
+      <c r="D45" s="399"/>
+      <c r="E45" s="399"/>
+      <c r="F45" s="399"/>
+      <c r="G45" s="399"/>
+      <c r="H45" s="399"/>
+      <c r="I45" s="399"/>
+      <c r="J45" s="399"/>
+      <c r="K45" s="399"/>
+      <c r="L45" s="399"/>
+      <c r="M45" s="399"/>
+      <c r="N45" s="399"/>
+      <c r="O45" s="400"/>
     </row>
     <row r="46" spans="1:15">
-      <c r="B46" s="440"/>
-[...12 lines deleted...]
-      <c r="O46" s="442"/>
+      <c r="B46" s="398"/>
+      <c r="C46" s="399"/>
+      <c r="D46" s="399"/>
+      <c r="E46" s="399"/>
+      <c r="F46" s="399"/>
+      <c r="G46" s="399"/>
+      <c r="H46" s="399"/>
+      <c r="I46" s="399"/>
+      <c r="J46" s="399"/>
+      <c r="K46" s="399"/>
+      <c r="L46" s="399"/>
+      <c r="M46" s="399"/>
+      <c r="N46" s="399"/>
+      <c r="O46" s="400"/>
     </row>
     <row r="47" spans="1:15">
-      <c r="B47" s="440"/>
-[...12 lines deleted...]
-      <c r="O47" s="442"/>
+      <c r="B47" s="398"/>
+      <c r="C47" s="399"/>
+      <c r="D47" s="399"/>
+      <c r="E47" s="399"/>
+      <c r="F47" s="399"/>
+      <c r="G47" s="399"/>
+      <c r="H47" s="399"/>
+      <c r="I47" s="399"/>
+      <c r="J47" s="399"/>
+      <c r="K47" s="399"/>
+      <c r="L47" s="399"/>
+      <c r="M47" s="399"/>
+      <c r="N47" s="399"/>
+      <c r="O47" s="400"/>
     </row>
     <row r="48" spans="1:15">
-      <c r="B48" s="440"/>
-[...12 lines deleted...]
-      <c r="O48" s="442"/>
+      <c r="B48" s="398"/>
+      <c r="C48" s="399"/>
+      <c r="D48" s="399"/>
+      <c r="E48" s="399"/>
+      <c r="F48" s="399"/>
+      <c r="G48" s="399"/>
+      <c r="H48" s="399"/>
+      <c r="I48" s="399"/>
+      <c r="J48" s="399"/>
+      <c r="K48" s="399"/>
+      <c r="L48" s="399"/>
+      <c r="M48" s="399"/>
+      <c r="N48" s="399"/>
+      <c r="O48" s="400"/>
     </row>
     <row r="49" spans="2:15">
-      <c r="B49" s="440"/>
-[...28 lines deleted...]
-      <c r="O50" s="445"/>
+      <c r="B49" s="398"/>
+      <c r="C49" s="399"/>
+      <c r="D49" s="399"/>
+      <c r="E49" s="399"/>
+      <c r="F49" s="399"/>
+      <c r="G49" s="399"/>
+      <c r="H49" s="399"/>
+      <c r="I49" s="399"/>
+      <c r="J49" s="399"/>
+      <c r="K49" s="399"/>
+      <c r="L49" s="399"/>
+      <c r="M49" s="399"/>
+      <c r="N49" s="399"/>
+      <c r="O49" s="400"/>
+    </row>
+    <row r="50" spans="2:15" ht="13.8" thickBot="1">
+      <c r="B50" s="401"/>
+      <c r="C50" s="402"/>
+      <c r="D50" s="402"/>
+      <c r="E50" s="402"/>
+      <c r="F50" s="402"/>
+      <c r="G50" s="402"/>
+      <c r="H50" s="402"/>
+      <c r="I50" s="402"/>
+      <c r="J50" s="402"/>
+      <c r="K50" s="402"/>
+      <c r="L50" s="402"/>
+      <c r="M50" s="402"/>
+      <c r="N50" s="402"/>
+      <c r="O50" s="403"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="B38:H38"/>
     <mergeCell ref="B44:O50"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="G11:O11"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="G13:O13"/>
     <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="G9:O9"/>
     <mergeCell ref="B2:O3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:O5"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="G7:O7"/>
-    <mergeCell ref="B9:F9"/>
-    <mergeCell ref="G9:O9"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q68"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" topLeftCell="A25" zoomScale="75" workbookViewId="0">
       <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.5546875" style="47" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6.21875" style="47" customWidth="1"/>
+    <col min="1" max="1" width="26.54296875" style="47" customWidth="1"/>
+    <col min="2" max="2" width="10.6328125" style="47" customWidth="1"/>
+    <col min="3" max="3" width="7.36328125" style="47" customWidth="1"/>
+    <col min="4" max="4" width="11.36328125" style="47" customWidth="1"/>
+    <col min="5" max="5" width="6.1796875" style="47" customWidth="1"/>
     <col min="6" max="6" width="15" style="338" customWidth="1"/>
-    <col min="7" max="7" width="1.21875" style="47" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="16384" width="8.88671875" style="47"/>
+    <col min="7" max="7" width="1.1796875" style="47" customWidth="1"/>
+    <col min="8" max="8" width="19.81640625" style="47" customWidth="1"/>
+    <col min="9" max="9" width="9.90625" style="47" customWidth="1"/>
+    <col min="10" max="10" width="10.08984375" style="47" customWidth="1"/>
+    <col min="11" max="11" width="8.08984375" style="47" customWidth="1"/>
+    <col min="12" max="13" width="12.36328125" style="47" customWidth="1"/>
+    <col min="14" max="14" width="8.453125" style="47" customWidth="1"/>
+    <col min="15" max="15" width="15.08984375" style="338" customWidth="1"/>
+    <col min="16" max="16" width="1.1796875" style="47" customWidth="1"/>
+    <col min="17" max="17" width="10.54296875" style="47" customWidth="1"/>
+    <col min="18" max="16384" width="8.90625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18" customHeight="1">
       <c r="A1" s="117"/>
       <c r="B1" s="176"/>
       <c r="C1" s="117"/>
-      <c r="E1" s="372"/>
-      <c r="F1" s="372"/>
+      <c r="E1" s="407"/>
+      <c r="F1" s="407"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="P1" s="1"/>
     </row>
     <row r="2" spans="1:17" ht="18" customHeight="1">
       <c r="A2" s="122" t="s">
         <v>331</v>
       </c>
-      <c r="B2" s="375"/>
-[...2 lines deleted...]
-      <c r="E2" s="375"/>
+      <c r="B2" s="410"/>
+      <c r="C2" s="410"/>
+      <c r="D2" s="410"/>
+      <c r="E2" s="410"/>
       <c r="F2" s="328" t="s">
         <v>332</v>
       </c>
       <c r="G2" s="1"/>
       <c r="H2" s="109"/>
-      <c r="J2" s="374" t="s">
+      <c r="J2" s="409" t="s">
         <v>326</v>
       </c>
-      <c r="K2" s="374"/>
-[...2 lines deleted...]
-      <c r="N2" s="374"/>
+      <c r="K2" s="409"/>
+      <c r="L2" s="409"/>
+      <c r="M2" s="409"/>
+      <c r="N2" s="409"/>
       <c r="O2" s="339"/>
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:17" ht="21" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="329"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
-      <c r="J3" s="373"/>
-[...4 lines deleted...]
-      <c r="O3" s="373"/>
+      <c r="J3" s="408"/>
+      <c r="K3" s="408"/>
+      <c r="L3" s="408"/>
+      <c r="M3" s="408"/>
+      <c r="N3" s="408"/>
+      <c r="O3" s="408"/>
       <c r="P3" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="18" customHeight="1">
       <c r="A4" s="178" t="s">
         <v>90</v>
       </c>
       <c r="B4" s="179"/>
       <c r="C4" s="179"/>
       <c r="D4" s="179"/>
       <c r="E4" s="179"/>
       <c r="F4" s="330" t="s">
         <v>169</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="180" t="s">
         <v>91</v>
       </c>
       <c r="I4" s="181"/>
       <c r="J4" s="181"/>
       <c r="K4" s="181"/>
       <c r="L4" s="181"/>
       <c r="M4" s="181"/>
       <c r="N4" s="181"/>
       <c r="O4" s="340" t="s">
         <v>70</v>
       </c>
       <c r="P4" s="1"/>
     </row>
-    <row r="5" spans="1:17" ht="24.95" customHeight="1">
+    <row r="5" spans="1:17" ht="24.9" customHeight="1">
       <c r="A5" s="69" t="s">
         <v>95</v>
       </c>
       <c r="B5" s="55"/>
       <c r="C5" s="316"/>
       <c r="D5" s="317"/>
       <c r="E5" s="318"/>
       <c r="F5" s="331"/>
       <c r="G5" s="1"/>
       <c r="H5" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="335"/>
       <c r="P5" s="1"/>
     </row>
-    <row r="6" spans="1:17" ht="24.95" customHeight="1">
+    <row r="6" spans="1:17" ht="24.9" customHeight="1">
       <c r="A6" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="55"/>
       <c r="C6" s="55"/>
       <c r="D6" s="55" t="s">
         <v>99</v>
       </c>
       <c r="E6" s="53"/>
       <c r="F6" s="332">
         <f>IF(ScheduleA!D11&gt;0,ScheduleA!D11,0)</f>
         <v>0</v>
       </c>
       <c r="G6" s="1"/>
-      <c r="H6" s="376"/>
-[...5 lines deleted...]
-      <c r="N6" s="378"/>
+      <c r="H6" s="411"/>
+      <c r="I6" s="412"/>
+      <c r="J6" s="412"/>
+      <c r="K6" s="412"/>
+      <c r="L6" s="412"/>
+      <c r="M6" s="412"/>
+      <c r="N6" s="413"/>
       <c r="O6" s="341"/>
       <c r="P6" s="1"/>
     </row>
-    <row r="7" spans="1:17" ht="24.95" customHeight="1">
+    <row r="7" spans="1:17" ht="24.9" customHeight="1">
       <c r="A7" s="69" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="55"/>
       <c r="C7" s="55"/>
       <c r="D7" s="55" t="s">
         <v>103</v>
       </c>
       <c r="E7" s="53"/>
       <c r="F7" s="332">
         <f>IF(ScheduleA!H11&gt;0,ScheduleA!H11,0)</f>
         <v>0</v>
       </c>
       <c r="G7" s="1"/>
-      <c r="H7" s="379"/>
-[...5 lines deleted...]
-      <c r="N7" s="381"/>
+      <c r="H7" s="414"/>
+      <c r="I7" s="415"/>
+      <c r="J7" s="415"/>
+      <c r="K7" s="415"/>
+      <c r="L7" s="415"/>
+      <c r="M7" s="415"/>
+      <c r="N7" s="416"/>
       <c r="O7" s="331"/>
       <c r="P7" s="1"/>
     </row>
-    <row r="8" spans="1:17" ht="24.95" customHeight="1">
+    <row r="8" spans="1:17" ht="24.9" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="332"/>
       <c r="G8" s="1"/>
-      <c r="H8" s="379"/>
-[...5 lines deleted...]
-      <c r="N8" s="381"/>
+      <c r="H8" s="414"/>
+      <c r="I8" s="415"/>
+      <c r="J8" s="415"/>
+      <c r="K8" s="415"/>
+      <c r="L8" s="415"/>
+      <c r="M8" s="415"/>
+      <c r="N8" s="416"/>
       <c r="O8" s="331"/>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:17" ht="24.95" customHeight="1">
+    <row r="9" spans="1:17" ht="24.9" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>106</v>
       </c>
       <c r="C9" s="62" t="s">
         <v>107</v>
       </c>
       <c r="D9" s="62" t="s">
         <v>108</v>
       </c>
       <c r="E9" s="319" t="s">
         <v>109</v>
       </c>
       <c r="F9" s="332"/>
       <c r="G9" s="1"/>
-      <c r="H9" s="379"/>
-[...5 lines deleted...]
-      <c r="N9" s="381"/>
+      <c r="H9" s="414"/>
+      <c r="I9" s="415"/>
+      <c r="J9" s="415"/>
+      <c r="K9" s="415"/>
+      <c r="L9" s="415"/>
+      <c r="M9" s="415"/>
+      <c r="N9" s="416"/>
       <c r="O9" s="331"/>
       <c r="P9" s="1"/>
     </row>
-    <row r="10" spans="1:17" ht="24.95" customHeight="1">
+    <row r="10" spans="1:17" ht="24.9" customHeight="1">
       <c r="A10" s="165" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="165"/>
       <c r="C10" s="165"/>
       <c r="D10" s="166"/>
       <c r="E10" s="167"/>
       <c r="F10" s="332" t="str">
         <f>IF(B10&gt;0,B10*D10,"")</f>
         <v/>
       </c>
       <c r="G10" s="1"/>
-      <c r="H10" s="379"/>
-[...5 lines deleted...]
-      <c r="N10" s="381"/>
+      <c r="H10" s="414"/>
+      <c r="I10" s="415"/>
+      <c r="J10" s="415"/>
+      <c r="K10" s="415"/>
+      <c r="L10" s="415"/>
+      <c r="M10" s="415"/>
+      <c r="N10" s="416"/>
       <c r="O10" s="331"/>
       <c r="P10" s="1"/>
     </row>
-    <row r="11" spans="1:17" ht="24.95" customHeight="1">
+    <row r="11" spans="1:17" ht="24.9" customHeight="1">
       <c r="A11" s="165" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="165"/>
       <c r="C11" s="165"/>
       <c r="D11" s="166"/>
       <c r="E11" s="167"/>
       <c r="F11" s="332" t="str">
         <f>IF(B11&gt;0,B11*D11,"")</f>
         <v/>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="3" t="s">
         <v>115</v>
       </c>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="332">
         <f>SUM(N27:N35)+ScheduleB!I25</f>
         <v>0</v>
       </c>
       <c r="P11" s="1"/>
     </row>
-    <row r="12" spans="1:17" ht="24.95" customHeight="1">
+    <row r="12" spans="1:17" ht="24.9" customHeight="1">
       <c r="A12" s="165"/>
       <c r="B12" s="165"/>
       <c r="C12" s="165"/>
       <c r="D12" s="166"/>
       <c r="E12" s="167"/>
       <c r="F12" s="332" t="str">
         <f>IF(B12&gt;0,B12*D12,"")</f>
         <v/>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="3" t="s">
         <v>119</v>
       </c>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="332">
         <f>SUM(N41:N48)+ScheduleB!J46</f>
         <v>0</v>
       </c>
       <c r="P12" s="1"/>
     </row>
-    <row r="13" spans="1:17" ht="24.95" customHeight="1">
+    <row r="13" spans="1:17" ht="24.9" customHeight="1">
       <c r="A13" s="165" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="165"/>
       <c r="C13" s="165"/>
       <c r="D13" s="166"/>
       <c r="E13" s="167"/>
       <c r="F13" s="332" t="str">
         <f>IF(B13&gt;0,B13*D13,"")</f>
         <v/>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="3" t="s">
         <v>122</v>
       </c>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="331"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="130">
         <f>Q37</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="24.95" customHeight="1">
+    <row r="14" spans="1:17" ht="24.9" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="165"/>
       <c r="C14" s="165"/>
       <c r="D14" s="166"/>
       <c r="E14" s="167"/>
       <c r="F14" s="332" t="str">
         <f>IF(B14&gt;0,B14*D14,"")</f>
         <v/>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="3" t="s">
         <v>125</v>
       </c>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="331"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="130">
         <f>Q50</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:17" ht="24.95" customHeight="1">
+    <row r="15" spans="1:17" ht="24.9" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="332">
         <f>IF(ScheduleA!D24&gt;0,ScheduleA!D24,0)</f>
         <v>0</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="3"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="332"/>
       <c r="P15" s="1"/>
     </row>
-    <row r="16" spans="1:17" ht="24.95" customHeight="1">
+    <row r="16" spans="1:17" ht="24.9" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="62" t="s">
         <v>106</v>
       </c>
       <c r="C16" s="62" t="s">
         <v>107</v>
       </c>
       <c r="D16" s="62" t="s">
         <v>108</v>
       </c>
       <c r="E16" s="319" t="s">
         <v>109</v>
       </c>
       <c r="F16" s="332"/>
       <c r="G16" s="1"/>
       <c r="H16" s="7" t="s">
         <v>133</v>
       </c>
       <c r="I16" s="70" t="s">
         <v>65</v>
       </c>
       <c r="J16" s="7" t="s">
         <v>134</v>
       </c>
       <c r="K16" s="67" t="s">
         <v>135</v>
       </c>
       <c r="L16" s="7" t="s">
         <v>136</v>
       </c>
       <c r="M16" s="8"/>
       <c r="N16" s="68" t="s">
         <v>137</v>
       </c>
       <c r="O16" s="335"/>
       <c r="P16" s="1"/>
     </row>
-    <row r="17" spans="1:17" ht="24.95" customHeight="1">
+    <row r="17" spans="1:17" ht="24.9" customHeight="1">
       <c r="A17" s="165"/>
       <c r="B17" s="165"/>
       <c r="C17" s="165"/>
       <c r="D17" s="166"/>
       <c r="E17" s="167"/>
       <c r="F17" s="332" t="str">
         <f>IF(B17&gt;0,B17*D17,"")</f>
         <v/>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="92"/>
       <c r="I17" s="96"/>
       <c r="J17" s="149"/>
       <c r="K17" s="97"/>
       <c r="L17" s="92"/>
       <c r="M17" s="101"/>
       <c r="N17" s="94"/>
       <c r="O17" s="332" t="str">
         <f>IF(L17&gt;0,L17+N17,"")</f>
         <v/>
       </c>
       <c r="P17" s="1"/>
     </row>
-    <row r="18" spans="1:17" ht="24.95" customHeight="1">
+    <row r="18" spans="1:17" ht="24.9" customHeight="1">
       <c r="A18" s="165"/>
       <c r="B18" s="165"/>
       <c r="C18" s="165"/>
       <c r="D18" s="166"/>
       <c r="E18" s="167"/>
       <c r="F18" s="332" t="str">
         <f>IF(B18&gt;0,B18*D18,"")</f>
         <v/>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="165" t="s">
         <v>274</v>
       </c>
       <c r="I18" s="165"/>
       <c r="J18" s="172"/>
       <c r="K18" s="354"/>
       <c r="L18" s="356"/>
       <c r="M18" s="357"/>
       <c r="N18" s="170"/>
       <c r="O18" s="332" t="str">
         <f>IF(L18&gt;0,L18+N18,"")</f>
         <v/>
       </c>
       <c r="P18" s="1"/>
     </row>
-    <row r="19" spans="1:17" ht="24.95" customHeight="1">
+    <row r="19" spans="1:17" ht="24.9" customHeight="1">
       <c r="A19" s="165"/>
       <c r="B19" s="165"/>
       <c r="C19" s="165"/>
       <c r="D19" s="166"/>
       <c r="E19" s="167"/>
       <c r="F19" s="332" t="str">
         <f>IF(B19&gt;0,B19*D19,"")</f>
         <v/>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="171"/>
       <c r="I19" s="165"/>
       <c r="J19" s="172"/>
       <c r="K19" s="354"/>
       <c r="L19" s="356"/>
       <c r="M19" s="357"/>
       <c r="N19" s="170"/>
       <c r="O19" s="332" t="str">
         <f>IF(L19&gt;0,L19+N19,"")</f>
         <v/>
       </c>
       <c r="P19" s="1"/>
     </row>
-    <row r="20" spans="1:17" ht="24.95" customHeight="1">
+    <row r="20" spans="1:17" ht="24.9" customHeight="1">
       <c r="A20" s="165"/>
       <c r="B20" s="165"/>
       <c r="C20" s="165"/>
       <c r="D20" s="166"/>
       <c r="E20" s="167"/>
       <c r="F20" s="332" t="str">
         <f>IF(B20&gt;0,B20*D20,"")</f>
         <v/>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="171"/>
       <c r="I20" s="165"/>
       <c r="J20" s="172"/>
       <c r="K20" s="354"/>
       <c r="L20" s="356"/>
       <c r="M20" s="357"/>
       <c r="N20" s="170"/>
       <c r="O20" s="332"/>
       <c r="P20" s="1"/>
     </row>
-    <row r="21" spans="1:17" ht="24.95" customHeight="1">
+    <row r="21" spans="1:17" ht="24.9" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="332">
         <f>IF(ScheduleA!D37&gt;0,ScheduleA!D37,0)</f>
         <v>0</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="171"/>
       <c r="I21" s="165"/>
       <c r="J21" s="172"/>
       <c r="K21" s="354"/>
       <c r="L21" s="356"/>
       <c r="M21" s="357"/>
       <c r="N21" s="170"/>
       <c r="O21" s="332" t="str">
         <f>IF(L21&gt;0,L21+N21,"")</f>
         <v/>
       </c>
       <c r="P21" s="1"/>
     </row>
-    <row r="22" spans="1:17" ht="24.95" customHeight="1">
+    <row r="22" spans="1:17" ht="24.9" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="332">
         <f>IF(ScheduleA!H29&gt;0,ScheduleA!H29,0)</f>
         <v>0</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="171"/>
       <c r="I22" s="165"/>
       <c r="J22" s="172"/>
       <c r="K22" s="354"/>
       <c r="L22" s="352"/>
       <c r="M22" s="355"/>
       <c r="N22" s="170"/>
       <c r="O22" s="332" t="str">
         <f>IF(L22&gt;0,L22+N22,"")</f>
         <v/>
       </c>
       <c r="P22" s="1"/>
     </row>
-    <row r="23" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="23" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A23" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="333">
         <f>IF(ScheduleA!H50&gt;0,ScheduleA!H50,0)</f>
         <v>0</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="3" t="s">
         <v>275</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="16"/>
       <c r="L23" s="1" t="s">
         <v>276</v>
       </c>
       <c r="M23" s="1"/>
       <c r="O23" s="335">
         <f>ScheduleB!J11+ScheduleB!K11</f>
         <v>0</v>
       </c>
       <c r="P23" s="1"/>
     </row>
-    <row r="24" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="24" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A24" s="183" t="s">
         <v>158</v>
       </c>
       <c r="B24" s="184"/>
       <c r="C24" s="185"/>
       <c r="D24" s="186"/>
       <c r="E24" s="187"/>
       <c r="F24" s="334">
         <f>SUM(F5:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="183" t="s">
         <v>273</v>
       </c>
       <c r="I24" s="184"/>
       <c r="J24" s="184"/>
       <c r="K24" s="188"/>
       <c r="L24" s="189"/>
       <c r="M24" s="189"/>
       <c r="N24" s="190"/>
       <c r="O24" s="334">
         <f>SUM(O5:O23)</f>
         <v>0</v>
       </c>
       <c r="P24" s="1"/>
     </row>
-    <row r="25" spans="1:17" ht="24.95" customHeight="1">
+    <row r="25" spans="1:17" ht="24.9" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="335"/>
       <c r="G25" s="65"/>
       <c r="H25" s="3"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="342"/>
       <c r="P25" s="1"/>
     </row>
     <row r="26" spans="1:17" ht="18.75" customHeight="1">
       <c r="A26" s="191" t="s">
         <v>173</v>
       </c>
       <c r="B26" s="192"/>
       <c r="C26" s="192"/>
       <c r="D26" s="192"/>
       <c r="E26" s="192"/>
       <c r="F26" s="336" t="s">
         <v>169</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="193" t="s">
         <v>174</v>
       </c>
       <c r="I26" s="192"/>
       <c r="J26" s="192"/>
       <c r="K26" s="192"/>
       <c r="L26" s="192"/>
       <c r="M26" s="192"/>
       <c r="N26" s="192"/>
       <c r="O26" s="332"/>
       <c r="P26" s="1"/>
     </row>
-    <row r="27" spans="1:17" ht="24.95" customHeight="1">
+    <row r="27" spans="1:17" ht="24.9" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>180</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D27" s="68" t="s">
         <v>182</v>
       </c>
       <c r="E27" s="49"/>
       <c r="F27" s="335"/>
       <c r="G27" s="1"/>
       <c r="H27" s="9" t="s">
         <v>133</v>
       </c>
       <c r="I27" s="127" t="s">
         <v>54</v>
       </c>
       <c r="J27" s="128" t="s">
         <v>55</v>
       </c>
       <c r="K27" s="63" t="s">
         <v>135</v>
       </c>
       <c r="L27" s="63" t="s">
         <v>186</v>
       </c>
       <c r="M27" s="63" t="s">
         <v>354</v>
       </c>
       <c r="N27" s="175" t="s">
         <v>266</v>
       </c>
       <c r="O27" s="336" t="s">
         <v>70</v>
       </c>
       <c r="P27" s="1"/>
     </row>
-    <row r="28" spans="1:17" ht="24.95" customHeight="1">
+    <row r="28" spans="1:17" ht="24.9" customHeight="1">
       <c r="A28" s="165"/>
       <c r="B28" s="165"/>
       <c r="C28" s="165"/>
       <c r="D28" s="166"/>
       <c r="E28" s="57"/>
       <c r="F28" s="332" t="str">
         <f>IF(B28&gt;0,B28*D28,"")</f>
         <v/>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="5"/>
       <c r="I28" s="90"/>
       <c r="J28" s="150"/>
       <c r="K28" s="91"/>
       <c r="L28" s="89">
         <v>0</v>
       </c>
       <c r="M28" s="89"/>
       <c r="N28" s="89"/>
       <c r="O28" s="335" t="str">
         <f t="shared" ref="O28:O35" si="0">IF(L28&gt;0,L28-N28,"")</f>
         <v/>
       </c>
       <c r="P28" s="1"/>
       <c r="Q28" s="130" t="str">
         <f>IF(L28&gt;0,(L28*K28/365)*(365-(J28-$E$1))," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="29" spans="1:17" ht="24.95" customHeight="1">
+    <row r="29" spans="1:17" ht="24.9" customHeight="1">
       <c r="A29" s="165"/>
       <c r="B29" s="165"/>
       <c r="C29" s="165"/>
       <c r="D29" s="166"/>
       <c r="E29" s="57"/>
       <c r="F29" s="332" t="str">
         <f>IF(B29&gt;0,B29*D29,"")</f>
         <v/>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="165" t="s">
         <v>274</v>
       </c>
       <c r="I29" s="165"/>
       <c r="J29" s="172"/>
       <c r="K29" s="173"/>
       <c r="L29" s="165"/>
       <c r="M29" s="169"/>
       <c r="N29" s="169"/>
       <c r="O29" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P29" s="1"/>
       <c r="Q29" s="130" t="str">
         <f t="shared" ref="Q29:Q35" si="1">IF(L29&gt;0,(L29*K29/365)*(365-(J29-$E$1))," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="24.95" customHeight="1">
+    <row r="30" spans="1:17" ht="24.9" customHeight="1">
       <c r="A30" s="165"/>
       <c r="B30" s="165"/>
       <c r="C30" s="165"/>
       <c r="D30" s="166"/>
       <c r="E30" s="57"/>
       <c r="F30" s="332" t="str">
         <f>IF(B30&gt;0,B30*D30,"")</f>
         <v/>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="171"/>
       <c r="I30" s="165"/>
       <c r="J30" s="172"/>
       <c r="K30" s="173"/>
       <c r="L30" s="165"/>
       <c r="M30" s="169"/>
       <c r="N30" s="169"/>
       <c r="O30" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P30" s="1"/>
       <c r="Q30" s="130" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="31" spans="1:17" ht="24.95" customHeight="1">
+    <row r="31" spans="1:17" ht="24.9" customHeight="1">
       <c r="A31" s="165"/>
       <c r="B31" s="165"/>
       <c r="C31" s="165"/>
       <c r="D31" s="166"/>
       <c r="E31" s="57"/>
       <c r="F31" s="332" t="str">
         <f>IF(B31&gt;0,B31*D31,"")</f>
         <v/>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="171"/>
       <c r="I31" s="165"/>
       <c r="J31" s="172"/>
       <c r="K31" s="173"/>
       <c r="L31" s="165"/>
       <c r="M31" s="169"/>
       <c r="N31" s="169"/>
       <c r="O31" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P31" s="1"/>
       <c r="Q31" s="130" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="32" spans="1:17" ht="24.95" customHeight="1">
+    <row r="32" spans="1:17" ht="24.9" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="332">
         <f>IF(ScheduleA!D50&gt;0,ScheduleA!D50,0)</f>
         <v>0</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="171"/>
       <c r="I32" s="165"/>
       <c r="J32" s="172"/>
       <c r="K32" s="173"/>
       <c r="L32" s="165"/>
       <c r="M32" s="169"/>
       <c r="N32" s="169"/>
       <c r="O32" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P32" s="1"/>
       <c r="Q32" s="130" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="33" spans="1:17" ht="24.95" customHeight="1">
+    <row r="33" spans="1:17" ht="24.9" customHeight="1">
       <c r="A33" s="3"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="332"/>
       <c r="G33" s="1"/>
       <c r="H33" s="171"/>
       <c r="I33" s="165"/>
       <c r="J33" s="172"/>
       <c r="K33" s="173"/>
       <c r="L33" s="165"/>
       <c r="M33" s="169"/>
       <c r="N33" s="169"/>
       <c r="O33" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P33" s="1"/>
       <c r="Q33" s="130" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="34" spans="1:17" ht="24.95" customHeight="1">
+    <row r="34" spans="1:17" ht="24.9" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="332">
         <f>IF(ScheduleB!D11&gt;0,ScheduleB!D11,0)</f>
         <v>0</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="171"/>
       <c r="I34" s="165"/>
       <c r="J34" s="172"/>
       <c r="K34" s="173"/>
       <c r="L34" s="165"/>
       <c r="M34" s="169"/>
       <c r="N34" s="169"/>
       <c r="O34" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P34" s="1"/>
       <c r="Q34" s="130" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="35" spans="1:17" ht="24.95" customHeight="1">
+    <row r="35" spans="1:17" ht="24.9" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="332" t="str">
         <f>IF(Machinery!F30&gt;0,Machinery!F30,0)</f>
         <v/>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="171"/>
       <c r="I35" s="165"/>
       <c r="J35" s="172"/>
       <c r="K35" s="174"/>
       <c r="L35" s="165"/>
       <c r="M35" s="169"/>
       <c r="N35" s="169"/>
       <c r="O35" s="332" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P35" s="1"/>
       <c r="Q35" s="130" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="36" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="36" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A36" s="3" t="s">
         <v>213</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="333">
         <f>IF(SUM(Machinery!F37,Machinery!F44)&gt;0,SUM(Machinery!F37,Machinery!F44),0)</f>
         <v>0</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="3" t="s">
         <v>214</v>
       </c>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="335">
         <f>ScheduleB!H25-ScheduleB!I25</f>
         <v>0</v>
       </c>
       <c r="P36" s="1"/>
       <c r="Q36" s="130">
         <f>ScheduleB!K25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="37" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A37" s="194" t="s">
         <v>265</v>
       </c>
       <c r="B37" s="195"/>
       <c r="C37" s="188"/>
       <c r="D37" s="186"/>
       <c r="E37" s="187"/>
       <c r="F37" s="334">
         <f>SUM(F28:F36)</f>
         <v>0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="183" t="s">
         <v>329</v>
       </c>
       <c r="I37" s="184"/>
       <c r="J37" s="195"/>
       <c r="K37" s="188"/>
       <c r="L37" s="189"/>
       <c r="M37" s="189"/>
       <c r="N37" s="195"/>
       <c r="O37" s="343">
         <f>SUM(O28:O36)</f>
         <v>0</v>
       </c>
       <c r="P37" s="1"/>
       <c r="Q37" s="130">
         <f>SUM(Q28:Q36)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:17" ht="24.95" customHeight="1">
+    <row r="38" spans="1:17" ht="24.9" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="335"/>
       <c r="G38" s="1"/>
       <c r="H38" s="3"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="342"/>
       <c r="P38" s="1"/>
     </row>
     <row r="39" spans="1:17" ht="18.75" customHeight="1">
       <c r="A39" s="191" t="s">
         <v>227</v>
       </c>
       <c r="B39" s="192"/>
       <c r="C39" s="192"/>
       <c r="D39" s="192"/>
       <c r="E39" s="192"/>
       <c r="F39" s="336" t="s">
         <v>169</v>
       </c>
       <c r="G39" s="1"/>
       <c r="H39" s="196" t="s">
         <v>228</v>
       </c>
       <c r="I39" s="192"/>
       <c r="J39" s="192"/>
       <c r="K39" s="192"/>
       <c r="L39" s="192"/>
       <c r="M39" s="192"/>
       <c r="N39" s="192"/>
       <c r="O39" s="332"/>
       <c r="P39" s="1"/>
     </row>
-    <row r="40" spans="1:17" ht="25.5">
+    <row r="40" spans="1:17" ht="26.4">
       <c r="A40" s="46" t="s">
         <v>232</v>
       </c>
       <c r="B40" s="75" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="177" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="74" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="126" t="s">
         <v>53</v>
       </c>
       <c r="F40" s="335"/>
       <c r="G40" s="1"/>
       <c r="H40" s="9" t="s">
         <v>133</v>
       </c>
       <c r="I40" s="127" t="s">
         <v>54</v>
       </c>
       <c r="J40" s="129" t="s">
         <v>55</v>
       </c>
       <c r="K40" s="62" t="s">
         <v>135</v>
       </c>
       <c r="L40" s="62" t="s">
         <v>186</v>
       </c>
       <c r="M40" s="63" t="s">
         <v>354</v>
       </c>
       <c r="N40" s="175" t="s">
         <v>56</v>
       </c>
       <c r="O40" s="344" t="s">
         <v>70</v>
       </c>
       <c r="P40" s="1"/>
     </row>
-    <row r="41" spans="1:17" ht="24.95" customHeight="1">
+    <row r="41" spans="1:17" ht="24.9" customHeight="1">
       <c r="A41" s="168"/>
       <c r="B41" s="165"/>
       <c r="C41" s="165"/>
       <c r="D41" s="165"/>
       <c r="E41" s="165"/>
       <c r="F41" s="331"/>
       <c r="G41" s="1"/>
       <c r="H41" s="100"/>
       <c r="I41" s="101"/>
       <c r="J41" s="151"/>
       <c r="K41" s="102"/>
       <c r="L41" s="98"/>
       <c r="M41" s="353"/>
       <c r="N41" s="101"/>
       <c r="O41" s="333" t="str">
         <f t="shared" ref="O41:O48" si="2">IF(L41&gt;0,L41-N41,"")</f>
         <v/>
       </c>
       <c r="P41" s="1"/>
       <c r="Q41" s="130" t="str">
         <f t="shared" ref="Q41:Q48" si="3">IF(L41&gt;0,(L41*K41/365)*(365-(J41-$E$1))," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="24.95" customHeight="1">
+    <row r="42" spans="1:17" ht="24.9" customHeight="1">
       <c r="A42" s="168"/>
       <c r="B42" s="165"/>
       <c r="C42" s="165"/>
       <c r="D42" s="165"/>
       <c r="E42" s="167"/>
       <c r="F42" s="331"/>
       <c r="G42" s="1"/>
       <c r="H42" s="165" t="s">
         <v>274</v>
       </c>
       <c r="I42" s="165"/>
       <c r="J42" s="172"/>
       <c r="K42" s="173"/>
       <c r="L42" s="165"/>
       <c r="M42" s="169"/>
       <c r="N42" s="169"/>
       <c r="O42" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P42" s="1"/>
       <c r="Q42" s="130" t="str">
         <f>IF(L42&gt;0,(L42*K42/365)*(365-(J42-$E$1))," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="43" spans="1:17" ht="24.95" customHeight="1">
+    <row r="43" spans="1:17" ht="24.9" customHeight="1">
       <c r="A43" s="168"/>
       <c r="B43" s="165"/>
       <c r="C43" s="165"/>
       <c r="D43" s="165"/>
       <c r="E43" s="167"/>
       <c r="F43" s="331"/>
       <c r="G43" s="1"/>
       <c r="H43" s="171"/>
       <c r="I43" s="165"/>
       <c r="J43" s="172"/>
       <c r="K43" s="173"/>
       <c r="L43" s="165"/>
       <c r="M43" s="169"/>
       <c r="N43" s="169"/>
       <c r="O43" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P43" s="1"/>
       <c r="Q43" s="130" t="str">
         <f t="shared" si="3"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="44" spans="1:17" ht="24.95" customHeight="1">
+    <row r="44" spans="1:17" ht="24.9" customHeight="1">
       <c r="A44" s="168"/>
       <c r="B44" s="165"/>
       <c r="C44" s="165"/>
       <c r="D44" s="165"/>
       <c r="E44" s="167"/>
       <c r="F44" s="331"/>
       <c r="G44" s="1"/>
       <c r="H44" s="171"/>
       <c r="I44" s="165"/>
       <c r="J44" s="172"/>
       <c r="K44" s="173"/>
       <c r="L44" s="165"/>
       <c r="M44" s="169"/>
       <c r="N44" s="169"/>
       <c r="O44" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P44" s="1"/>
       <c r="Q44" s="130" t="str">
         <f t="shared" si="3"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="45" spans="1:17" ht="24.95" customHeight="1">
+    <row r="45" spans="1:17" ht="24.9" customHeight="1">
       <c r="A45" s="168"/>
       <c r="B45" s="165"/>
       <c r="C45" s="165"/>
       <c r="D45" s="165"/>
       <c r="E45" s="167"/>
       <c r="F45" s="331"/>
       <c r="G45" s="1"/>
       <c r="H45" s="171"/>
       <c r="I45" s="165"/>
       <c r="J45" s="172"/>
       <c r="K45" s="173"/>
       <c r="L45" s="165"/>
       <c r="M45" s="169"/>
       <c r="N45" s="169"/>
       <c r="O45" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P45" s="1"/>
       <c r="Q45" s="130" t="str">
         <f t="shared" si="3"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="46" spans="1:17" ht="24.95" customHeight="1">
+    <row r="46" spans="1:17" ht="24.9" customHeight="1">
       <c r="A46" s="168"/>
       <c r="B46" s="165"/>
       <c r="C46" s="165"/>
       <c r="D46" s="165"/>
       <c r="E46" s="167"/>
       <c r="F46" s="331"/>
       <c r="G46" s="1"/>
       <c r="H46" s="171"/>
       <c r="I46" s="165"/>
       <c r="J46" s="172"/>
       <c r="K46" s="173"/>
       <c r="L46" s="165"/>
       <c r="M46" s="169"/>
       <c r="N46" s="169"/>
       <c r="O46" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P46" s="1"/>
       <c r="Q46" s="130" t="str">
         <f t="shared" si="3"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="47" spans="1:17" ht="24.95" customHeight="1">
+    <row r="47" spans="1:17" ht="24.9" customHeight="1">
       <c r="A47" s="168"/>
       <c r="B47" s="165" t="s">
         <v>60</v>
       </c>
       <c r="C47" s="165"/>
       <c r="D47" s="165"/>
       <c r="E47" s="167"/>
       <c r="F47" s="331"/>
       <c r="G47" s="1"/>
       <c r="H47" s="171"/>
       <c r="I47" s="165"/>
       <c r="J47" s="172"/>
       <c r="K47" s="173"/>
       <c r="L47" s="165"/>
       <c r="M47" s="169"/>
       <c r="N47" s="169"/>
       <c r="O47" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P47" s="1"/>
       <c r="Q47" s="130" t="str">
         <f t="shared" si="3"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="48" spans="1:17" ht="24.95" customHeight="1">
+    <row r="48" spans="1:17" ht="24.9" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="1"/>
       <c r="D48" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="332">
         <f>IF(ScheduleB!E46&gt;0,ScheduleB!E46,0)</f>
         <v>0</v>
       </c>
       <c r="G48" s="49"/>
       <c r="H48" s="320"/>
       <c r="I48" s="57"/>
       <c r="J48" s="57"/>
       <c r="K48" s="57"/>
       <c r="L48" s="320">
         <f>ScheduleB!I46</f>
         <v>0</v>
       </c>
       <c r="M48" s="321"/>
       <c r="N48" s="321">
         <f>ScheduleB!J46</f>
         <v>0</v>
       </c>
       <c r="O48" s="332" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P48" s="1"/>
       <c r="Q48" s="130" t="str">
         <f t="shared" si="3"/>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="49" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="49" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A49" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="333">
         <f>IF(ScheduleB!D25&gt;0,ScheduleB!D25,0)</f>
         <v>0</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="21" t="s">
         <v>277</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1" t="s">
         <v>242</v>
       </c>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="335">
         <f>ScheduleB!I46-ScheduleB!J46</f>
         <v>0</v>
       </c>
       <c r="P49" s="1"/>
       <c r="Q49" s="130">
         <f>ScheduleB!K46</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="50" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A50" s="194" t="s">
         <v>264</v>
       </c>
       <c r="B50" s="190"/>
       <c r="C50" s="185"/>
       <c r="D50" s="186"/>
       <c r="E50" s="187"/>
       <c r="F50" s="334">
         <f>SUM(F40:F49)</f>
         <v>0</v>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" s="183" t="s">
         <v>330</v>
       </c>
       <c r="I50" s="184"/>
       <c r="J50" s="184"/>
       <c r="K50" s="188"/>
       <c r="L50" s="189"/>
       <c r="M50" s="189"/>
       <c r="N50" s="195"/>
       <c r="O50" s="343">
         <f>SUM(O41:O49)</f>
         <v>0</v>
       </c>
       <c r="P50" s="1"/>
       <c r="Q50" s="130">
         <f>SUM(Q41:Q49)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="51" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A51" s="3"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="335"/>
       <c r="G51" s="1"/>
       <c r="H51" s="3"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="335"/>
       <c r="P51" s="1"/>
     </row>
-    <row r="52" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="52" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A52" s="183" t="s">
         <v>255</v>
       </c>
       <c r="B52" s="185"/>
       <c r="C52" s="185"/>
       <c r="D52" s="195" t="s">
         <v>256</v>
       </c>
       <c r="E52" s="187"/>
       <c r="F52" s="334">
         <f>ScheduleB!D58</f>
         <v>0</v>
       </c>
       <c r="G52" s="1"/>
       <c r="H52" s="183" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="195"/>
       <c r="J52" s="195"/>
       <c r="K52" s="188"/>
       <c r="L52" s="189" t="s">
         <v>278</v>
       </c>
       <c r="M52" s="189"/>
       <c r="N52" s="195"/>
       <c r="O52" s="343">
         <f>IF(ScheduleB!J58&gt;0,ScheduleB!J58,0)</f>
         <v>0</v>
       </c>
       <c r="P52" s="1"/>
     </row>
-    <row r="53" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="53" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A53" s="3"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="335"/>
       <c r="G53" s="1"/>
       <c r="H53" s="3"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="335"/>
       <c r="P53" s="1"/>
     </row>
-    <row r="54" spans="1:17" ht="24.95" customHeight="1" thickBot="1">
+    <row r="54" spans="1:17" ht="24.9" customHeight="1" thickBot="1">
       <c r="A54" s="183" t="s">
         <v>83</v>
       </c>
       <c r="B54" s="195"/>
       <c r="C54" s="185"/>
       <c r="D54" s="186"/>
       <c r="E54" s="187"/>
       <c r="F54" s="337">
         <f>F52+F50+F37+F24</f>
         <v>0</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="183" t="s">
         <v>138</v>
       </c>
       <c r="I54" s="195"/>
       <c r="J54" s="195"/>
       <c r="K54" s="188"/>
       <c r="L54" s="189"/>
       <c r="M54" s="189"/>
       <c r="N54" s="195"/>
       <c r="O54" s="343">
         <f>SUM(O52,O50,O37,O24)</f>
         <v>0</v>
       </c>
       <c r="P54" s="1"/>
     </row>
     <row r="55" spans="1:17" ht="24.75" customHeight="1" thickBot="1">
-      <c r="A55" s="370" t="s">
+      <c r="A55" s="405" t="s">
         <v>281</v>
       </c>
-      <c r="B55" s="370"/>
-[...3 lines deleted...]
-      <c r="F55" s="370"/>
+      <c r="B55" s="405"/>
+      <c r="C55" s="405"/>
+      <c r="D55" s="405"/>
+      <c r="E55" s="405"/>
+      <c r="F55" s="405"/>
       <c r="G55" s="51"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="335"/>
       <c r="P55" s="1"/>
     </row>
     <row r="56" spans="1:17" ht="24.75" customHeight="1" thickBot="1">
-      <c r="A56" s="371"/>
-[...4 lines deleted...]
-      <c r="F56" s="371"/>
+      <c r="A56" s="406"/>
+      <c r="B56" s="406"/>
+      <c r="C56" s="406"/>
+      <c r="D56" s="406"/>
+      <c r="E56" s="406"/>
+      <c r="F56" s="406"/>
       <c r="G56" s="1"/>
       <c r="H56" s="183" t="s">
         <v>34</v>
       </c>
       <c r="I56" s="195"/>
       <c r="J56" s="195"/>
       <c r="K56" s="188"/>
       <c r="L56" s="189"/>
       <c r="M56" s="189"/>
       <c r="N56" s="195"/>
       <c r="O56" s="343">
         <f>F54-O54</f>
         <v>0</v>
       </c>
       <c r="P56" s="1"/>
     </row>
     <row r="57" spans="1:17" ht="18" customHeight="1">
-      <c r="A57" s="371"/>
-[...4 lines deleted...]
-      <c r="F57" s="371"/>
+      <c r="A57" s="406"/>
+      <c r="B57" s="406"/>
+      <c r="C57" s="406"/>
+      <c r="D57" s="406"/>
+      <c r="E57" s="406"/>
+      <c r="F57" s="406"/>
       <c r="G57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="329"/>
       <c r="P57" s="1"/>
     </row>
     <row r="58" spans="1:17" ht="18" customHeight="1">
-      <c r="A58" s="371"/>
-[...4 lines deleted...]
-      <c r="F58" s="371"/>
+      <c r="A58" s="406"/>
+      <c r="B58" s="406"/>
+      <c r="C58" s="406"/>
+      <c r="D58" s="406"/>
+      <c r="E58" s="406"/>
+      <c r="F58" s="406"/>
       <c r="G58" s="1"/>
       <c r="H58" s="293"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="O58" s="345" t="s">
         <v>336</v>
       </c>
       <c r="P58" s="1"/>
     </row>
     <row r="59" spans="1:17" ht="18" customHeight="1">
-      <c r="A59" s="371"/>
-[...4 lines deleted...]
-      <c r="F59" s="371"/>
+      <c r="A59" s="406"/>
+      <c r="B59" s="406"/>
+      <c r="C59" s="406"/>
+      <c r="D59" s="406"/>
+      <c r="E59" s="406"/>
+      <c r="F59" s="406"/>
       <c r="G59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="329"/>
       <c r="P59" s="1"/>
     </row>
     <row r="60" spans="1:17" ht="18" customHeight="1">
-      <c r="A60" s="371"/>
-[...4 lines deleted...]
-      <c r="F60" s="371"/>
+      <c r="A60" s="406"/>
+      <c r="B60" s="406"/>
+      <c r="C60" s="406"/>
+      <c r="D60" s="406"/>
+      <c r="E60" s="406"/>
+      <c r="F60" s="406"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="O60" s="346"/>
       <c r="P60" s="1"/>
     </row>
     <row r="61" spans="1:17" ht="18" customHeight="1">
-      <c r="A61" s="371"/>
-[...4 lines deleted...]
-      <c r="F61" s="371"/>
+      <c r="A61" s="406"/>
+      <c r="B61" s="406"/>
+      <c r="C61" s="406"/>
+      <c r="D61" s="406"/>
+      <c r="E61" s="406"/>
+      <c r="F61" s="406"/>
       <c r="G61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="345" t="s">
         <v>336</v>
       </c>
       <c r="P61" s="1"/>
     </row>
     <row r="62" spans="1:17" ht="18" customHeight="1">
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="329"/>
       <c r="G62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
@@ -12898,57 +12895,57 @@
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.16" top="0.17" bottom="0.17" header="0.17" footer="0.16"/>
   <pageSetup scale="49" orientation="portrait" errors="blank" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8Page 1</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor indexed="52"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IV61"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScale="75" workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
-    <col min="2" max="2" width="9.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="14.109375" customWidth="1"/>
+    <col min="2" max="2" width="9.6328125" customWidth="1"/>
+    <col min="3" max="3" width="9.81640625" customWidth="1"/>
+    <col min="4" max="4" width="13.08984375" customWidth="1"/>
+    <col min="5" max="5" width="4.54296875" customWidth="1"/>
+    <col min="6" max="6" width="21.6328125" customWidth="1"/>
+    <col min="7" max="7" width="13.1796875" customWidth="1"/>
+    <col min="8" max="8" width="14.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:256" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
@@ -13329,79 +13326,79 @@
       </c>
       <c r="G9" s="104"/>
       <c r="H9" s="296"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:256" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="103"/>
       <c r="B10" s="120"/>
       <c r="C10" s="121"/>
       <c r="D10" s="95">
         <v>0</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="107" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="104"/>
       <c r="H10" s="296"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:256" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="6"/>
       <c r="B11" s="1"/>
-      <c r="C11" s="382" t="s">
+      <c r="C11" s="417" t="s">
         <v>111</v>
       </c>
-      <c r="D11" s="384">
+      <c r="D11" s="419">
         <f>SUM(D5:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="1"/>
-      <c r="G11" s="382" t="s">
+      <c r="G11" s="417" t="s">
         <v>112</v>
       </c>
-      <c r="H11" s="386">
+      <c r="H11" s="421">
         <f>SUM(H5:H10)</f>
         <v>0</v>
       </c>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:256" ht="17.25" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
-      <c r="C12" s="383"/>
-      <c r="D12" s="385"/>
+      <c r="C12" s="418"/>
+      <c r="D12" s="420"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
-      <c r="G12" s="383"/>
-      <c r="H12" s="387"/>
+      <c r="G12" s="418"/>
+      <c r="H12" s="422"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:256" ht="17.25" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="16"/>
       <c r="I13" s="1"/>
     </row>
@@ -13594,72 +13591,72 @@
     </row>
     <row r="23" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="163" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="107"/>
       <c r="C23" s="108" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="58">
         <v>0</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G23" s="169"/>
       <c r="H23" s="296"/>
       <c r="I23" s="1"/>
     </row>
     <row r="24" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A24" s="6"/>
       <c r="B24" s="1"/>
-      <c r="C24" s="382" t="s">
+      <c r="C24" s="417" t="s">
         <v>112</v>
       </c>
-      <c r="D24" s="384">
+      <c r="D24" s="419">
         <f>SUM(D17:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="169"/>
       <c r="H24" s="296"/>
       <c r="I24" s="1"/>
     </row>
     <row r="25" spans="1:9" ht="19.5" customHeight="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
-      <c r="C25" s="383"/>
-      <c r="D25" s="385"/>
+      <c r="C25" s="418"/>
+      <c r="D25" s="420"/>
       <c r="E25" s="1"/>
       <c r="F25" s="165"/>
       <c r="G25" s="169"/>
       <c r="H25" s="296"/>
       <c r="I25" s="1"/>
     </row>
     <row r="26" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G26" s="169"/>
       <c r="H26" s="296"/>
@@ -13702,74 +13699,74 @@
         <v>61</v>
       </c>
       <c r="G28" s="104" t="s">
         <v>61</v>
       </c>
       <c r="H28" s="296"/>
       <c r="I28" s="1"/>
     </row>
     <row r="29" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>128</v>
       </c>
       <c r="B29" s="62" t="s">
         <v>129</v>
       </c>
       <c r="C29" s="63" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="62" t="s">
         <v>169</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="1"/>
-      <c r="G29" s="382" t="s">
+      <c r="G29" s="417" t="s">
         <v>170</v>
       </c>
-      <c r="H29" s="386">
+      <c r="H29" s="421">
         <f>SUM(H17:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="1"/>
     </row>
     <row r="30" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="165"/>
       <c r="C30" s="110"/>
       <c r="D30" s="57">
         <v>0</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="1"/>
-      <c r="G30" s="383"/>
-      <c r="H30" s="387"/>
+      <c r="G30" s="418"/>
+      <c r="H30" s="422"/>
       <c r="I30" s="1"/>
     </row>
     <row r="31" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A31" s="165" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="165"/>
       <c r="C31" s="110"/>
       <c r="D31" s="57">
         <v>0</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H31" s="16"/>
       <c r="I31" s="1"/>
     </row>
     <row r="32" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>61</v>
       </c>
       <c r="B32" s="165"/>
       <c r="C32" s="110"/>
       <c r="D32" s="57" t="str">
         <f>IF(B32&gt;0,B32*C32," ")</f>
@@ -13853,72 +13850,72 @@
     </row>
     <row r="36" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A36" s="165" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="165"/>
       <c r="C36" s="110" t="s">
         <v>61</v>
       </c>
       <c r="D36" s="57">
         <v>0</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F36" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G36" s="169"/>
       <c r="H36" s="296"/>
       <c r="I36" s="1"/>
     </row>
     <row r="37" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
-      <c r="C37" s="382" t="s">
+      <c r="C37" s="417" t="s">
         <v>170</v>
       </c>
-      <c r="D37" s="384">
+      <c r="D37" s="419">
         <f>SUM(D30:D36)</f>
         <v>0</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F37" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G37" s="169"/>
       <c r="H37" s="296"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
-      <c r="C38" s="383"/>
-      <c r="D38" s="385"/>
+      <c r="C38" s="418"/>
+      <c r="D38" s="420"/>
       <c r="E38" s="1"/>
       <c r="F38" s="165"/>
       <c r="G38" s="169"/>
       <c r="H38" s="296"/>
       <c r="I38" s="1"/>
     </row>
     <row r="39" spans="1:9" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G39" s="169"/>
       <c r="H39" s="296"/>
@@ -14109,79 +14106,79 @@
       <c r="A49" s="165" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="165"/>
       <c r="C49" s="165" t="s">
         <v>61</v>
       </c>
       <c r="D49" s="57">
         <v>0</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F49" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G49" s="169" t="s">
         <v>61</v>
       </c>
       <c r="H49" s="296"/>
       <c r="I49" s="1"/>
     </row>
     <row r="50" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="A50" s="1"/>
       <c r="B50" s="1"/>
-      <c r="C50" s="382" t="s">
+      <c r="C50" s="417" t="s">
         <v>170</v>
       </c>
-      <c r="D50" s="384">
+      <c r="D50" s="419">
         <f>SUM(D43:D49)</f>
         <v>0</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F50" s="1"/>
-      <c r="G50" s="382" t="s">
+      <c r="G50" s="417" t="s">
         <v>170</v>
       </c>
-      <c r="H50" s="386">
+      <c r="H50" s="421">
         <f>SUM(H35:H49)</f>
         <v>0</v>
       </c>
       <c r="I50" s="1"/>
     </row>
     <row r="51" spans="1:14" ht="17.25" customHeight="1">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
-      <c r="C51" s="383"/>
-      <c r="D51" s="385"/>
+      <c r="C51" s="418"/>
+      <c r="D51" s="420"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
-      <c r="G51" s="383"/>
-      <c r="H51" s="387"/>
+      <c r="G51" s="418"/>
+      <c r="H51" s="422"/>
       <c r="I51" s="1"/>
     </row>
     <row r="52" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="H52" s="16"/>
       <c r="I52" s="1"/>
     </row>
     <row r="53" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="H53" s="16"/>
     </row>
     <row r="54" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="H54" s="16"/>
     </row>
     <row r="55" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="H55" s="16"/>
     </row>
     <row r="56" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="H56" s="16"/>
     </row>
     <row r="57" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="H57" s="16"/>
@@ -14214,800 +14211,800 @@
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.17" right="0.17" top="0.56999999999999995" bottom="0.17" header="0.17" footer="0.17"/>
   <pageSetup scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G   &amp;10BALANCE SHEET SUPPORTING SCHEDULES FOR:  ____________________________________________  DATE:  ____________</oddHeader>
     <oddFooter xml:space="preserve">&amp;C&amp;8Page 2&amp;12
 </oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor indexed="52"/>
   </sheetPr>
   <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView zoomScale="75" workbookViewId="0">
       <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="26.109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="12.44140625" customWidth="1"/>
+    <col min="1" max="1" width="26.08984375" customWidth="1"/>
+    <col min="2" max="2" width="12.1796875" customWidth="1"/>
+    <col min="3" max="3" width="13.6328125" customWidth="1"/>
+    <col min="4" max="4" width="8.36328125" customWidth="1"/>
+    <col min="5" max="5" width="14.1796875" customWidth="1"/>
+    <col min="6" max="6" width="13.1796875" customWidth="1"/>
+    <col min="7" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="253" customFormat="1" ht="11.25">
+    <row r="1" spans="1:8" s="253" customFormat="1" ht="10.199999999999999">
       <c r="A1" s="294" t="s">
         <v>283</v>
       </c>
-      <c r="B1" s="395" t="s">
+      <c r="B1" s="430" t="s">
         <v>79</v>
       </c>
-      <c r="C1" s="395" t="s">
+      <c r="C1" s="430" t="s">
         <v>80</v>
       </c>
-      <c r="D1" s="395" t="s">
+      <c r="D1" s="430" t="s">
         <v>81</v>
       </c>
-      <c r="E1" s="391" t="s">
+      <c r="E1" s="426" t="s">
         <v>58</v>
       </c>
-      <c r="F1" s="391" t="s">
+      <c r="F1" s="426" t="s">
         <v>59</v>
       </c>
-      <c r="G1" s="393" t="s">
+      <c r="G1" s="428" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="253" customFormat="1" ht="11.25">
+    <row r="2" spans="1:8" s="253" customFormat="1" ht="10.199999999999999">
       <c r="A2" s="295" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="396"/>
-[...4 lines deleted...]
-      <c r="G2" s="394"/>
+      <c r="B2" s="431"/>
+      <c r="C2" s="431"/>
+      <c r="D2" s="431"/>
+      <c r="E2" s="427"/>
+      <c r="F2" s="427"/>
+      <c r="G2" s="429"/>
     </row>
     <row r="3" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="216"/>
       <c r="C3" s="216"/>
       <c r="D3" s="216"/>
       <c r="E3" s="216"/>
       <c r="F3" s="216"/>
       <c r="G3" s="313"/>
-      <c r="H3" s="388" t="s">
+      <c r="H3" s="423" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C4" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D4" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E4" s="216"/>
       <c r="F4" s="216"/>
       <c r="G4" s="314"/>
-      <c r="H4" s="388"/>
+      <c r="H4" s="423"/>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A5" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C5" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E5" s="216"/>
       <c r="F5" s="216"/>
       <c r="G5" s="314"/>
-      <c r="H5" s="388"/>
+      <c r="H5" s="423"/>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C6" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="216"/>
       <c r="F6" s="216"/>
       <c r="G6" s="314"/>
-      <c r="H6" s="388"/>
+      <c r="H6" s="423"/>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C7" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D7" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E7" s="216"/>
       <c r="F7" s="216"/>
       <c r="G7" s="314"/>
-      <c r="H7" s="388"/>
+      <c r="H7" s="423"/>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="216"/>
       <c r="F8" s="216"/>
       <c r="G8" s="314"/>
-      <c r="H8" s="388"/>
+      <c r="H8" s="423"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D9" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="216"/>
       <c r="F9" s="216"/>
       <c r="G9" s="314"/>
-      <c r="H9" s="388"/>
+      <c r="H9" s="423"/>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="216"/>
       <c r="D10" s="216"/>
       <c r="E10" s="216"/>
       <c r="F10" s="216"/>
       <c r="G10" s="314"/>
-      <c r="H10" s="388"/>
+      <c r="H10" s="423"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="216"/>
       <c r="B11" s="216"/>
       <c r="C11" s="216"/>
       <c r="D11" s="216"/>
       <c r="E11" s="216"/>
       <c r="F11" s="216"/>
       <c r="G11" s="314"/>
-      <c r="H11" s="388"/>
+      <c r="H11" s="423"/>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="216"/>
       <c r="B12" s="216"/>
       <c r="C12" s="216"/>
       <c r="D12" s="216"/>
       <c r="E12" s="216"/>
       <c r="F12" s="216"/>
       <c r="G12" s="314"/>
-      <c r="H12" s="388"/>
+      <c r="H12" s="423"/>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="216"/>
       <c r="B13" s="216"/>
       <c r="C13" s="216"/>
       <c r="D13" s="216"/>
       <c r="E13" s="216"/>
       <c r="F13" s="216"/>
       <c r="G13" s="314"/>
-      <c r="H13" s="388"/>
+      <c r="H13" s="423"/>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="216"/>
       <c r="B14" s="216"/>
       <c r="C14" s="216"/>
       <c r="D14" s="216"/>
       <c r="E14" s="216"/>
       <c r="F14" s="216"/>
       <c r="G14" s="314"/>
-      <c r="H14" s="388"/>
+      <c r="H14" s="423"/>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A15" s="216"/>
       <c r="B15" s="216"/>
       <c r="C15" s="216"/>
       <c r="D15" s="216"/>
       <c r="E15" s="216"/>
       <c r="F15" s="216"/>
       <c r="G15" s="314"/>
-      <c r="H15" s="388"/>
+      <c r="H15" s="423"/>
     </row>
     <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="216"/>
       <c r="B16" s="216"/>
       <c r="C16" s="216"/>
       <c r="D16" s="216"/>
       <c r="E16" s="216"/>
       <c r="F16" s="216"/>
       <c r="G16" s="314"/>
-      <c r="H16" s="388"/>
+      <c r="H16" s="423"/>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A17" s="216"/>
       <c r="B17" s="216"/>
       <c r="C17" s="216"/>
       <c r="D17" s="216"/>
       <c r="E17" s="216"/>
       <c r="F17" s="216"/>
       <c r="G17" s="314"/>
-      <c r="H17" s="388"/>
+      <c r="H17" s="423"/>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="216"/>
       <c r="B18" s="216"/>
       <c r="C18" s="216"/>
       <c r="D18" s="216"/>
       <c r="E18" s="216"/>
       <c r="F18" s="216"/>
       <c r="G18" s="314"/>
-      <c r="H18" s="388"/>
+      <c r="H18" s="423"/>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="216"/>
       <c r="B19" s="216"/>
       <c r="C19" s="216"/>
       <c r="D19" s="216"/>
       <c r="E19" s="216"/>
       <c r="F19" s="216"/>
       <c r="G19" s="314"/>
-      <c r="H19" s="388"/>
+      <c r="H19" s="423"/>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="216"/>
       <c r="B20" s="216"/>
       <c r="C20" s="216"/>
       <c r="D20" s="216"/>
       <c r="E20" s="216"/>
       <c r="F20" s="216"/>
       <c r="G20" s="314"/>
-      <c r="H20" s="388"/>
+      <c r="H20" s="423"/>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="216"/>
       <c r="B21" s="216"/>
       <c r="C21" s="216"/>
       <c r="D21" s="216"/>
       <c r="E21" s="216"/>
       <c r="F21" s="216"/>
       <c r="G21" s="314"/>
-      <c r="H21" s="388"/>
+      <c r="H21" s="423"/>
     </row>
     <row r="22" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="216"/>
       <c r="B22" s="216"/>
       <c r="C22" s="216"/>
       <c r="D22" s="216"/>
       <c r="E22" s="216"/>
       <c r="F22" s="216"/>
       <c r="G22" s="314"/>
-      <c r="H22" s="388"/>
+      <c r="H22" s="423"/>
     </row>
     <row r="23" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A23" s="216"/>
       <c r="B23" s="216"/>
       <c r="C23" s="216"/>
       <c r="D23" s="216"/>
       <c r="E23" s="216"/>
       <c r="F23" s="216"/>
       <c r="G23" s="314"/>
-      <c r="H23" s="388"/>
+      <c r="H23" s="423"/>
     </row>
     <row r="24" spans="1:8" ht="19.5" customHeight="1">
       <c r="A24" s="216"/>
       <c r="B24" s="216"/>
       <c r="C24" s="216"/>
       <c r="D24" s="216"/>
       <c r="E24" s="216"/>
       <c r="F24" s="216"/>
       <c r="G24" s="314"/>
-      <c r="H24" s="388"/>
+      <c r="H24" s="423"/>
     </row>
     <row r="25" spans="1:8" ht="19.5" customHeight="1">
       <c r="A25" s="216"/>
       <c r="B25" s="216"/>
       <c r="C25" s="216"/>
       <c r="D25" s="216"/>
       <c r="E25" s="216"/>
       <c r="F25" s="216"/>
       <c r="G25" s="314"/>
-      <c r="H25" s="388"/>
+      <c r="H25" s="423"/>
     </row>
     <row r="26" spans="1:8" ht="19.5" customHeight="1">
       <c r="A26" s="216"/>
       <c r="B26" s="216"/>
       <c r="C26" s="216"/>
       <c r="D26" s="216"/>
       <c r="E26" s="216"/>
       <c r="F26" s="216"/>
       <c r="G26" s="314"/>
-      <c r="H26" s="388"/>
+      <c r="H26" s="423"/>
     </row>
     <row r="27" spans="1:8" ht="19.5" customHeight="1">
       <c r="A27" s="216"/>
       <c r="B27" s="216"/>
       <c r="C27" s="216"/>
       <c r="D27" s="216"/>
       <c r="E27" s="216"/>
       <c r="F27" s="216"/>
       <c r="G27" s="314"/>
-      <c r="H27" s="388"/>
+      <c r="H27" s="423"/>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="216"/>
       <c r="B28" s="216"/>
       <c r="C28" s="216"/>
       <c r="D28" s="216"/>
       <c r="E28" s="216"/>
       <c r="F28" s="216"/>
       <c r="G28" s="314"/>
-      <c r="H28" s="388"/>
+      <c r="H28" s="423"/>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A29" s="217"/>
       <c r="B29" s="152"/>
       <c r="C29" s="152"/>
       <c r="D29" s="152"/>
       <c r="E29" s="152"/>
       <c r="F29" s="217"/>
       <c r="G29" s="315"/>
-      <c r="H29" s="388"/>
+      <c r="H29" s="423"/>
     </row>
     <row r="30" spans="1:8" ht="21.75" customHeight="1" thickBot="1">
       <c r="A30" s="220"/>
       <c r="B30" s="221"/>
       <c r="C30" s="221"/>
       <c r="D30" s="221"/>
       <c r="E30" s="223" t="s">
         <v>226</v>
       </c>
       <c r="F30" s="219" t="str">
         <f>IF(SUM(F3:F29)=0,"",SUM(F3:F29))</f>
         <v/>
       </c>
       <c r="G30" s="222" t="str">
         <f>IF(SUM(G3:G28)=0,"",SUM(G3:G28))</f>
         <v/>
       </c>
-      <c r="H30" s="388"/>
+      <c r="H30" s="423"/>
     </row>
     <row r="31" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A31" s="218" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="218" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="218" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="218" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="218"/>
       <c r="F31" s="218"/>
       <c r="G31" s="313"/>
-      <c r="H31" s="388"/>
+      <c r="H31" s="423"/>
     </row>
     <row r="32" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A32" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="216"/>
       <c r="F32" s="216"/>
       <c r="G32" s="314"/>
-      <c r="H32" s="388"/>
+      <c r="H32" s="423"/>
     </row>
     <row r="33" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A33" s="216" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="216" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="216" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="216" t="s">
         <v>60</v>
       </c>
       <c r="E33" s="216"/>
       <c r="F33" s="216"/>
       <c r="G33" s="314"/>
-      <c r="H33" s="388"/>
+      <c r="H33" s="423"/>
     </row>
     <row r="34" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A34" s="216"/>
       <c r="B34" s="216"/>
       <c r="C34" s="216"/>
       <c r="D34" s="216"/>
       <c r="E34" s="216"/>
       <c r="F34" s="216"/>
       <c r="G34" s="314"/>
-      <c r="H34" s="388"/>
+      <c r="H34" s="423"/>
     </row>
     <row r="35" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A35" s="216"/>
       <c r="B35" s="216"/>
       <c r="C35" s="216"/>
       <c r="D35" s="216"/>
       <c r="E35" s="216"/>
       <c r="F35" s="216"/>
       <c r="G35" s="314"/>
-      <c r="H35" s="388"/>
+      <c r="H35" s="423"/>
     </row>
     <row r="36" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A36" s="217"/>
       <c r="B36" s="152"/>
       <c r="C36" s="152"/>
       <c r="D36" s="152"/>
       <c r="E36" s="152"/>
       <c r="F36" s="217"/>
       <c r="G36" s="315"/>
-      <c r="H36" s="388"/>
+      <c r="H36" s="423"/>
     </row>
     <row r="37" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A37" s="220"/>
       <c r="B37" s="221"/>
       <c r="C37" s="221"/>
       <c r="D37" s="221"/>
       <c r="E37" s="223" t="s">
         <v>237</v>
       </c>
       <c r="F37" s="219" t="str">
         <f>IF(SUM(F31:F36)=0,"",SUM(F31:F36))</f>
         <v/>
       </c>
       <c r="G37" s="222" t="str">
         <f>IF(SUM(G31:G36)=0,"",SUM(G31:G36))</f>
         <v/>
       </c>
-      <c r="H37" s="388"/>
+      <c r="H37" s="423"/>
     </row>
     <row r="38" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A38" s="218"/>
       <c r="B38" s="218"/>
       <c r="C38" s="218"/>
       <c r="D38" s="218"/>
       <c r="E38" s="218"/>
       <c r="F38" s="218"/>
       <c r="G38" s="313"/>
-      <c r="H38" s="388"/>
+      <c r="H38" s="423"/>
     </row>
     <row r="39" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A39" s="216"/>
       <c r="B39" s="216"/>
       <c r="C39" s="216"/>
       <c r="D39" s="216"/>
       <c r="E39" s="216"/>
       <c r="F39" s="216"/>
       <c r="G39" s="314"/>
-      <c r="H39" s="388"/>
+      <c r="H39" s="423"/>
     </row>
     <row r="40" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A40" s="216"/>
       <c r="B40" s="216"/>
       <c r="C40" s="216"/>
       <c r="D40" s="216"/>
       <c r="E40" s="216"/>
       <c r="F40" s="216"/>
       <c r="G40" s="314"/>
-      <c r="H40" s="388"/>
+      <c r="H40" s="423"/>
     </row>
     <row r="41" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A41" s="216"/>
       <c r="B41" s="216"/>
       <c r="C41" s="216"/>
       <c r="D41" s="216"/>
       <c r="E41" s="216"/>
       <c r="F41" s="216"/>
       <c r="G41" s="314"/>
-      <c r="H41" s="388"/>
+      <c r="H41" s="423"/>
     </row>
     <row r="42" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="216"/>
       <c r="B42" s="216"/>
       <c r="C42" s="216"/>
       <c r="D42" s="216"/>
       <c r="E42" s="216"/>
       <c r="F42" s="216"/>
       <c r="G42" s="314"/>
-      <c r="H42" s="388"/>
+      <c r="H42" s="423"/>
     </row>
     <row r="43" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="A43" s="217"/>
       <c r="B43" s="152"/>
       <c r="C43" s="152"/>
       <c r="D43" s="152"/>
       <c r="E43" s="152"/>
       <c r="F43" s="217"/>
       <c r="G43" s="315"/>
-      <c r="H43" s="388"/>
+      <c r="H43" s="423"/>
     </row>
     <row r="44" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A44" s="220"/>
       <c r="B44" s="221"/>
       <c r="C44" s="221"/>
       <c r="D44" s="221"/>
       <c r="E44" s="223" t="s">
         <v>254</v>
       </c>
       <c r="F44" s="219" t="str">
         <f>IF(SUM(F38:F43)=0,"",SUM(F38:F43))</f>
         <v/>
       </c>
       <c r="G44" s="222" t="str">
         <f>IF(SUM(G38:G43)=0,"",SUM(G38:G43))</f>
         <v/>
       </c>
-      <c r="H44" s="388"/>
+      <c r="H44" s="423"/>
     </row>
     <row r="45" spans="1:8" ht="26.25" customHeight="1" thickBot="1">
       <c r="A45" s="220"/>
       <c r="B45" s="221"/>
       <c r="C45" s="221"/>
       <c r="D45" s="221"/>
       <c r="E45" s="225" t="s">
         <v>259</v>
       </c>
       <c r="F45" s="224" t="str">
         <f>IF(SUM(F30,F37,F44)=0,"",SUM(F30,F37,F44))</f>
         <v/>
       </c>
       <c r="G45" s="222"/>
-      <c r="H45" s="388"/>
+      <c r="H45" s="423"/>
     </row>
     <row r="46" spans="1:8" ht="8.25" customHeight="1">
-      <c r="A46" s="389" t="s">
+      <c r="A46" s="424" t="s">
         <v>323</v>
       </c>
-      <c r="B46" s="389"/>
-[...5 lines deleted...]
-      <c r="H46" s="388"/>
+      <c r="B46" s="424"/>
+      <c r="C46" s="424"/>
+      <c r="D46" s="424"/>
+      <c r="E46" s="424"/>
+      <c r="F46" s="424"/>
+      <c r="G46" s="424"/>
+      <c r="H46" s="423"/>
     </row>
     <row r="47" spans="1:8" ht="15">
-      <c r="A47" s="390"/>
-[...6 lines deleted...]
-      <c r="H47" s="388"/>
+      <c r="A47" s="425"/>
+      <c r="B47" s="425"/>
+      <c r="C47" s="425"/>
+      <c r="D47" s="425"/>
+      <c r="E47" s="425"/>
+      <c r="F47" s="425"/>
+      <c r="G47" s="425"/>
+      <c r="H47" s="423"/>
     </row>
     <row r="48" spans="1:8" ht="12" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="16"/>
-      <c r="H48" s="388"/>
+      <c r="H48" s="423"/>
     </row>
     <row r="49" spans="1:14" ht="15">
       <c r="A49" s="16" t="s">
         <v>325</v>
       </c>
       <c r="B49" s="16"/>
       <c r="C49" s="16"/>
       <c r="D49" s="16"/>
       <c r="E49" s="16"/>
       <c r="F49" s="16"/>
       <c r="G49" s="16"/>
-      <c r="H49" s="388"/>
+      <c r="H49" s="423"/>
     </row>
     <row r="50" spans="1:14" ht="15">
       <c r="A50" s="16"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16"/>
       <c r="F50" s="16"/>
       <c r="G50" s="16"/>
-      <c r="H50" s="388"/>
+      <c r="H50" s="423"/>
     </row>
     <row r="51" spans="1:14" ht="15">
       <c r="A51" s="16" t="s">
         <v>325</v>
       </c>
       <c r="B51" s="16"/>
       <c r="C51" s="16"/>
       <c r="D51" s="16"/>
       <c r="E51" s="16"/>
       <c r="F51" s="16"/>
       <c r="G51" s="16"/>
-      <c r="H51" s="388"/>
+      <c r="H51" s="423"/>
     </row>
     <row r="52" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="A52" s="1"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
-      <c r="H52" s="388"/>
+      <c r="H52" s="423"/>
     </row>
     <row r="53" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="1"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
-      <c r="H53" s="388"/>
+      <c r="H53" s="423"/>
     </row>
     <row r="54" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H54" s="388"/>
+      <c r="H54" s="423"/>
     </row>
     <row r="55" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H55" s="388"/>
+      <c r="H55" s="423"/>
     </row>
     <row r="56" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H56" s="388"/>
+      <c r="H56" s="423"/>
     </row>
     <row r="57" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H57" s="388"/>
+      <c r="H57" s="423"/>
     </row>
     <row r="58" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H58" s="388"/>
+      <c r="H58" s="423"/>
     </row>
     <row r="59" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H59" s="388"/>
+      <c r="H59" s="423"/>
     </row>
     <row r="60" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H60" s="388"/>
+      <c r="H60" s="423"/>
     </row>
     <row r="61" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H61" s="388"/>
+      <c r="H61" s="423"/>
     </row>
     <row r="62" spans="1:14" ht="20.100000000000001" customHeight="1">
-      <c r="H62" s="388"/>
+      <c r="H62" s="423"/>
       <c r="N62" s="255" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="65" spans="14:14" ht="20.100000000000001" customHeight="1">
       <c r="N65" s="255" t="s">
         <v>324</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="H3:H62"/>
     <mergeCell ref="A46:G47"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0.63" bottom="0" header="0.17" footer="0"/>
   <pageSetup scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;10&amp;G  SCHEDULE A8 TO BALANCE SHEET OF ______________________________________________________  DATE:  ____________</oddHeader>
     <oddFooter>&amp;C&amp;"6,Regular"&amp;6Page 3</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor indexed="52"/>
   </sheetPr>
   <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScale="75" workbookViewId="0">
       <selection activeCell="K4" sqref="K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="15.5546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="11.88671875" customWidth="1"/>
+    <col min="1" max="1" width="15.54296875" customWidth="1"/>
+    <col min="2" max="2" width="11.90625" customWidth="1"/>
+    <col min="3" max="3" width="14.453125" customWidth="1"/>
+    <col min="4" max="4" width="13.36328125" customWidth="1"/>
+    <col min="5" max="5" width="12.36328125" customWidth="1"/>
+    <col min="6" max="6" width="13.54296875" customWidth="1"/>
+    <col min="8" max="8" width="11.90625" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
-    <col min="10" max="10" width="12.109375" customWidth="1"/>
-    <col min="11" max="11" width="11.33203125" customWidth="1"/>
+    <col min="10" max="10" width="12.08984375" customWidth="1"/>
+    <col min="11" max="11" width="11.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>61</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>61</v>
       </c>
@@ -15044,51 +15041,51 @@
       </c>
       <c r="D3" s="205" t="s">
         <v>61</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="203" t="s">
         <v>61</v>
       </c>
       <c r="G3" s="204" t="s">
         <v>61</v>
       </c>
       <c r="H3" s="204" t="s">
         <v>61</v>
       </c>
       <c r="I3" s="204" t="s">
         <v>61</v>
       </c>
       <c r="J3" s="204" t="s">
         <v>61</v>
       </c>
       <c r="K3" s="205"/>
       <c r="L3" s="1" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="25.5">
+    <row r="4" spans="1:12" ht="26.4">
       <c r="A4" s="59" t="s">
         <v>128</v>
       </c>
       <c r="B4" s="60"/>
       <c r="C4" s="60"/>
       <c r="D4" s="62" t="s">
         <v>169</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="69" t="s">
         <v>251</v>
       </c>
       <c r="G4" s="55"/>
       <c r="H4" s="53"/>
       <c r="I4" s="234" t="s">
         <v>252</v>
       </c>
       <c r="J4" s="58" t="s">
         <v>186</v>
       </c>
       <c r="K4" s="309" t="s">
         <v>337</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>61</v>
@@ -15199,88 +15196,88 @@
       <c r="D10" s="165">
         <v>0</v>
       </c>
       <c r="E10" s="1"/>
       <c r="F10" s="169" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="170" t="s">
         <v>61</v>
       </c>
       <c r="H10" s="53"/>
       <c r="I10" s="174"/>
       <c r="J10" s="165">
         <v>0</v>
       </c>
       <c r="K10" s="165" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="14.25" customHeight="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
-      <c r="C11" s="397" t="s">
+      <c r="C11" s="432" t="s">
         <v>111</v>
       </c>
-      <c r="D11" s="386">
+      <c r="D11" s="421">
         <f>SUM(D5:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
-      <c r="I11" s="397" t="s">
+      <c r="I11" s="432" t="s">
         <v>285</v>
       </c>
-      <c r="J11" s="386">
+      <c r="J11" s="421">
         <f>SUM(J5:J10)</f>
         <v>0</v>
       </c>
-      <c r="K11" s="399">
+      <c r="K11" s="434">
         <f>SUM(K5:K9)</f>
         <v>0</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="14.25" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
-      <c r="C12" s="398"/>
-      <c r="D12" s="387"/>
+      <c r="C12" s="433"/>
+      <c r="D12" s="422"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
-      <c r="I12" s="398"/>
-[...1 lines deleted...]
-      <c r="K12" s="400"/>
+      <c r="I12" s="433"/>
+      <c r="J12" s="422"/>
+      <c r="K12" s="435"/>
       <c r="L12" s="3"/>
     </row>
     <row r="13" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J13" s="1"/>
@@ -15531,91 +15528,91 @@
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G24" s="174" t="s">
         <v>61</v>
       </c>
       <c r="H24" s="57"/>
       <c r="I24" s="165">
         <v>0</v>
       </c>
       <c r="J24" s="165" t="s">
         <v>61</v>
       </c>
       <c r="K24" s="165" t="s">
         <v>61</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="14.25" customHeight="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
-      <c r="C25" s="397" t="s">
+      <c r="C25" s="432" t="s">
         <v>112</v>
       </c>
-      <c r="D25" s="386">
+      <c r="D25" s="421">
         <f>SUM(D17:D24)</f>
         <v>0</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
-      <c r="G25" s="398" t="s">
+      <c r="G25" s="433" t="s">
         <v>285</v>
       </c>
-      <c r="H25" s="386">
+      <c r="H25" s="421">
         <f>SUM(H17:H24)</f>
         <v>0</v>
       </c>
-      <c r="I25" s="386">
+      <c r="I25" s="421">
         <f>SUM(I17:I24)</f>
         <v>0</v>
       </c>
       <c r="J25" s="1"/>
-      <c r="K25" s="386">
+      <c r="K25" s="421">
         <f>SUM(K17:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="14.25" customHeight="1">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
-      <c r="C26" s="398"/>
-      <c r="D26" s="387"/>
+      <c r="C26" s="433"/>
+      <c r="D26" s="422"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
-      <c r="G26" s="398"/>
-[...1 lines deleted...]
-      <c r="I26" s="387"/>
+      <c r="G26" s="433"/>
+      <c r="H26" s="422"/>
+      <c r="I26" s="422"/>
       <c r="J26" s="50"/>
-      <c r="K26" s="387"/>
+      <c r="K26" s="422"/>
       <c r="L26" s="1"/>
     </row>
     <row r="27" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
         <v>61</v>
       </c>
       <c r="J27" s="1"/>
@@ -16021,102 +16018,102 @@
       <c r="D45" s="165" t="s">
         <v>61</v>
       </c>
       <c r="E45" s="165" t="s">
         <v>61</v>
       </c>
       <c r="F45" s="165" t="s">
         <v>61</v>
       </c>
       <c r="G45" s="165" t="s">
         <v>61</v>
       </c>
       <c r="H45" s="57"/>
       <c r="I45" s="165" t="s">
         <v>61</v>
       </c>
       <c r="J45" s="165">
         <v>0</v>
       </c>
       <c r="K45" s="165"/>
       <c r="L45" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="14.25" customHeight="1">
-      <c r="A46" s="397" t="s">
+      <c r="A46" s="432" t="s">
         <v>285</v>
       </c>
-      <c r="B46" s="386">
+      <c r="B46" s="421">
         <f>SUM(B32:B45)</f>
         <v>0</v>
       </c>
-      <c r="C46" s="386">
+      <c r="C46" s="421">
         <f>SUM(C32:C45)</f>
         <v>0</v>
       </c>
-      <c r="D46" s="386">
+      <c r="D46" s="421">
         <f>SUM(D32:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="386">
+      <c r="E46" s="421">
         <f>SUM(E32:E45)</f>
         <v>0</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
-      <c r="I46" s="386">
+      <c r="I46" s="421">
         <f>SUM(I32:I45)</f>
         <v>0</v>
       </c>
-      <c r="J46" s="386">
+      <c r="J46" s="421">
         <f>SUM(J32:J45)</f>
         <v>0</v>
       </c>
-      <c r="K46" s="386">
+      <c r="K46" s="421">
         <f>SUM(K32:K45)</f>
         <v>0</v>
       </c>
       <c r="L46" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="14.25" customHeight="1">
-      <c r="A47" s="398"/>
-[...3 lines deleted...]
-      <c r="E47" s="387"/>
+      <c r="A47" s="433"/>
+      <c r="B47" s="422"/>
+      <c r="C47" s="422"/>
+      <c r="D47" s="422"/>
+      <c r="E47" s="422"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
-      <c r="I47" s="387"/>
-[...1 lines deleted...]
-      <c r="K47" s="387"/>
+      <c r="I47" s="422"/>
+      <c r="J47" s="422"/>
+      <c r="K47" s="422"/>
       <c r="L47" s="1"/>
     </row>
     <row r="48" spans="1:12" ht="20.100000000000001" customHeight="1">
       <c r="A48" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
     </row>
     <row r="49" spans="1:14" ht="20.100000000000001" customHeight="1">
@@ -16137,51 +16134,51 @@
       <c r="K49" s="228"/>
       <c r="L49" s="1"/>
     </row>
     <row r="50" spans="1:14" ht="14.25" customHeight="1">
       <c r="A50" s="203" t="s">
         <v>61</v>
       </c>
       <c r="B50" s="204" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="204" t="s">
         <v>61</v>
       </c>
       <c r="D50" s="205" t="s">
         <v>61</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="203"/>
       <c r="G50" s="204"/>
       <c r="H50" s="204"/>
       <c r="I50" s="204"/>
       <c r="J50" s="204"/>
       <c r="K50" s="205"/>
       <c r="L50" s="1"/>
     </row>
-    <row r="51" spans="1:14" ht="25.5">
+    <row r="51" spans="1:14" ht="26.4">
       <c r="A51" s="49" t="s">
         <v>128</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="72" t="s">
         <v>169</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="69" t="s">
         <v>57</v>
       </c>
       <c r="G51" s="55"/>
       <c r="H51" s="53"/>
       <c r="I51" s="310" t="s">
         <v>252</v>
       </c>
       <c r="J51" s="72" t="s">
         <v>186</v>
       </c>
       <c r="K51" s="311" t="s">
         <v>337</v>
       </c>
       <c r="L51" s="1"/>
     </row>
@@ -16266,88 +16263,88 @@
         <v>61</v>
       </c>
       <c r="B57" s="170" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D57" s="165" t="s">
         <v>61</v>
       </c>
       <c r="E57" s="1"/>
       <c r="F57" s="169"/>
       <c r="G57" s="170"/>
       <c r="H57" s="211"/>
       <c r="I57" s="174"/>
       <c r="J57" s="165">
         <v>0</v>
       </c>
       <c r="K57" s="165"/>
       <c r="L57" s="1"/>
     </row>
     <row r="58" spans="1:14" ht="14.25" customHeight="1">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
-      <c r="C58" s="397" t="s">
+      <c r="C58" s="432" t="s">
         <v>112</v>
       </c>
-      <c r="D58" s="386">
+      <c r="D58" s="421">
         <f>SUM(D52:D57)</f>
         <v>0</v>
       </c>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
-      <c r="I58" s="397" t="s">
+      <c r="I58" s="432" t="s">
         <v>285</v>
       </c>
-      <c r="J58" s="386">
+      <c r="J58" s="421">
         <f>SUM(J52:J57)</f>
         <v>0</v>
       </c>
-      <c r="K58" s="386">
+      <c r="K58" s="421">
         <f>SUM(K52:K57)</f>
         <v>0</v>
       </c>
       <c r="L58" s="1"/>
     </row>
     <row r="59" spans="1:14" ht="14.25" customHeight="1">
       <c r="A59" s="1"/>
       <c r="B59" s="1"/>
-      <c r="C59" s="398"/>
-      <c r="D59" s="387" t="s">
+      <c r="C59" s="433"/>
+      <c r="D59" s="422" t="s">
         <v>61</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
-      <c r="I59" s="398"/>
-[...1 lines deleted...]
-      <c r="K59" s="387"/>
+      <c r="I59" s="433"/>
+      <c r="J59" s="422"/>
+      <c r="K59" s="422"/>
       <c r="L59" s="1"/>
     </row>
     <row r="60" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="A60" s="1"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
     </row>
     <row r="61" spans="1:14" ht="20.100000000000001" customHeight="1">
       <c r="A61" s="1"/>
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
@@ -16479,66 +16476,66 @@
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="B46:B47"/>
     <mergeCell ref="C46:C47"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.17" right="0.16" top="0.55000000000000004" bottom="0.39" header="0.25" footer="0.24"/>
   <pageSetup scale="57" orientation="portrait" horizontalDpi="4294967295" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G  &amp;10BALANCE SHEET SUPPORTING SCHEDULES FOR:  ____________________________________________________________  DATE:  ______________________</oddHeader>
     <oddFooter>&amp;C&amp;8Page 4</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet10">
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V76"/>
   <sheetViews>
-    <sheetView showZeros="0" topLeftCell="A47" zoomScale="75" workbookViewId="0">
-      <selection activeCell="A66" sqref="A66"/>
+    <sheetView showZeros="0" tabSelected="1" zoomScale="75" workbookViewId="0">
+      <selection activeCell="K68" sqref="K68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="23.1" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
-    <col min="2" max="6" width="10.5546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="10.5546875" customWidth="1"/>
+    <col min="2" max="6" width="10.54296875" customWidth="1"/>
+    <col min="7" max="7" width="10.453125" customWidth="1"/>
+    <col min="8" max="8" width="10.54296875" customWidth="1"/>
+    <col min="9" max="10" width="10.453125" customWidth="1"/>
+    <col min="11" max="12" width="10.54296875" customWidth="1"/>
+    <col min="13" max="13" width="10.453125" customWidth="1"/>
+    <col min="14" max="14" width="10.54296875" customWidth="1"/>
+    <col min="15" max="15" width="10.36328125" customWidth="1"/>
+    <col min="16" max="16" width="10.54296875" customWidth="1"/>
     <col min="17" max="17" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.1" customHeight="1">
       <c r="A1" s="122" t="s">
         <v>333</v>
       </c>
       <c r="B1" s="325"/>
       <c r="C1" s="162"/>
       <c r="D1" s="162"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="122" t="s">
         <v>332</v>
       </c>
       <c r="H1" s="326"/>
       <c r="I1" s="48"/>
     </row>
     <row r="2" spans="1:22" ht="23.1" customHeight="1">
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
@@ -18537,110 +18534,110 @@
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
     </row>
     <row r="66" spans="1:16" ht="23.1" customHeight="1">
       <c r="A66" s="1"/>
       <c r="B66" s="1"/>
       <c r="D66" s="4" t="s">
         <v>272</v>
       </c>
       <c r="E66" s="1"/>
       <c r="F66" s="83">
         <f>IF(SUM($G$29:$M$29)+SUM($F$57:$O$57)=0,CORN+BEANS+WHEAT+$F$62+$I$62+$L$62+$O$62,CORN+BEANS+WHEAT+$F$62+$I$62+$L$62+$O$62+($G29*$G$32)+($J$29*$J$32)+($M$29*$M$32)+($F$57*$F$60)+($I$57*$I$60)+($L$57*$L$60)+($O$57*$O$60))</f>
         <v>0</v>
       </c>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="4" t="s">
         <v>356</v>
       </c>
       <c r="J66" s="4" t="str">
         <f>IF($G$28&gt;0,$E$3,"")</f>
         <v/>
       </c>
       <c r="K66" s="137" t="str">
-        <f>IF($G$28&gt;0,($E$5*$C$5)+($E$6*$C$6)+($E$7*$C$7)+($E$8*$C$8)+($E$9*$C$9)+($E$15*$C$15)+($E$16*$C$16)+($E$17*$C$17)+($E$18*$C$18)+($E$19*$C$19)+($E$20*$C$20)+($E$21*$C$21)+($E$22*$C$22)+($E$23*$C$23)+($E$24*$C$24)+($E$25*$C$25)+($E$26*$C$26)+($E$27*$C$27),"")</f>
+        <f>IF($G$28&gt;0,($E$5*$C$5)+($E$6*$C$6)+($E$7*$C$7)+($E$8*$C$8)+($E$9*$C$9)+($E$10*$C$10)+($E$11*$C$11)+($E$12*$C$12)+($E$13*$C$13)+($E$14*$C$14)+($E$15*$C$15)+($E$16*$C$16)+($E$17*$C$17)+($E$18*$C$18)+($E$19*$C$19)+($E$20*$C$20)+($E$21*$C$21)+($E$22*$C$22)+($E$23*$C$23)+($E$24*$C$24)+($E$25*$C$25)+($E$26*$C$26)+($E$27*$C$27),"")</f>
         <v/>
       </c>
       <c r="L66" s="137" t="str">
         <f>IF($G$28&gt;0,$G$28/$K$66,"")</f>
         <v/>
       </c>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
     </row>
     <row r="67" spans="1:16" ht="23.1" customHeight="1">
       <c r="B67" s="1"/>
       <c r="C67" s="1"/>
       <c r="D67" s="4" t="s">
         <v>271</v>
       </c>
       <c r="E67" s="1"/>
       <c r="F67" s="83">
         <f>$P$32</f>
         <v>0</v>
       </c>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="4" t="s">
         <v>357</v>
       </c>
       <c r="J67" s="4" t="str">
         <f>IF($J$28&gt;0,$H$3,"")</f>
         <v/>
       </c>
       <c r="K67" s="137" t="str">
-        <f>IF(J28&gt;0,(H5*C5)+(H6*C6)+(H7*C7)+(H8*C8)+(H9*C9)+(H15*C15)+(H16*C16)+(H17*C17)+(H18*C18)+(H19*C19)+(H20*C20)+(H21*C21)+(H22*C22)+(H23*C23)+(H24*C24)+(H25*C25)+(H26*C26)+(H27*C27),"")</f>
+        <f>IF(J28&gt;0,(H5*C5)+(H6*C6)+(H7*C7)+(H8*C8)+(H9*C9)+(H10*C10)+(H11*C11)+(H12*C12)+(H13*C13)+(H14*C14)+(H15*C15)+(H16*C16)+(H17*C17)+(H18*C18)+(H19*C19)+(H20*C20)+(H21*C21)+(H22*C22)+(H23*C23)+(H24*C24)+(H25*C25)+(H26*C26)+(H27*C27),"")</f>
         <v/>
       </c>
       <c r="L67" s="137" t="str">
         <f>IF(J28&gt;0,J28/K67,"")</f>
         <v/>
       </c>
       <c r="M67" s="1"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
     </row>
     <row r="68" spans="1:16" ht="23.1" customHeight="1" thickBot="1">
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="4"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="4" t="s">
         <v>358</v>
       </c>
       <c r="J68" s="4" t="str">
         <f>IF($M$28&gt;0,$K$3,"")</f>
         <v/>
       </c>
       <c r="K68" s="137" t="str">
-        <f>IF(M28&gt;0,(K5*C5)+(K6*C6)+(K7*C7)+(K8*C8)+(K9*C9)+(K15*C15)+(K16*C16)+(K17*C17)+(K18*C18)+(K19*C19)+(K20*C20)+(K21*C21)+(K22*C22)+(K23*C23)+(K24*C24)+(K25*C25)+(K26*C26)+(K27*C27),"")</f>
+        <f>IF(M28&gt;0,(K5*C5)+(K6*C6)+(K7*C7)+(K8*C8)+(K9*C9)+(K10*C10)+(K11*C11)+(K12*C12)+(K13*C13)+(K14*C14)+(K15*C15)+(K16*C16)+(K17*C17)+(K18*C18)+(K19*C19)+(K20*C20)+(K21*C21)+(K22*C22)+(K23*C23)+(K24*C24)+(K25*C25)+(K26*C26)+(K27*C27),"")</f>
         <v/>
       </c>
       <c r="L68" s="137" t="str">
         <f>IF(M28&gt;0,M28/K68,"")</f>
         <v/>
       </c>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
     </row>
     <row r="69" spans="1:16" ht="23.1" customHeight="1" thickTop="1" thickBot="1">
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
       <c r="D69" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E69" s="1"/>
       <c r="F69" s="86">
         <f>F66+F67</f>
         <v>0</v>
       </c>
       <c r="G69" s="13"/>
       <c r="H69" s="1"/>
       <c r="I69" s="4"/>
       <c r="J69" s="4" t="str">
@@ -18820,325 +18817,325 @@
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;C&amp;8Page 5</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet12">
     <tabColor indexed="10"/>
   </sheetPr>
   <dimension ref="A1:R59"/>
   <sheetViews>
     <sheetView showZeros="0" topLeftCell="B1" zoomScale="50" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H58" sqref="H58"/>
       <selection pane="topRight" activeCell="H58" sqref="H58"/>
       <selection pane="bottomLeft" activeCell="H58" sqref="H58"/>
       <selection pane="bottomRight" activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="3.44140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="3.6640625" style="132" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.6328125" customWidth="1"/>
+    <col min="3" max="3" width="20.08984375" customWidth="1"/>
+    <col min="4" max="16" width="13.81640625" customWidth="1"/>
+    <col min="17" max="17" width="3.6328125" style="132" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="E1" s="117"/>
       <c r="F1" s="122" t="s">
         <v>334</v>
       </c>
       <c r="G1" s="325"/>
       <c r="H1" s="325"/>
       <c r="I1" s="325"/>
       <c r="J1" s="325"/>
       <c r="K1" s="327"/>
       <c r="L1" s="117"/>
       <c r="M1" s="122" t="s">
         <v>62</v>
       </c>
       <c r="N1" s="124" t="str">
         <f>IF(BalanceSheet!E1=0,"____________",BalanceSheet!E1+1)</f>
         <v>____________</v>
       </c>
       <c r="O1" s="125" t="s">
         <v>63</v>
       </c>
       <c r="P1" s="123" t="s">
         <v>291</v>
       </c>
       <c r="Q1" s="19"/>
     </row>
-    <row r="2" spans="1:17" s="253" customFormat="1" ht="11.25">
+    <row r="2" spans="1:17" s="253" customFormat="1" ht="10.199999999999999">
       <c r="A2" s="226"/>
       <c r="B2" s="226"/>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
       <c r="G2" s="226"/>
       <c r="H2" s="226"/>
       <c r="I2" s="226"/>
       <c r="J2" s="226"/>
       <c r="K2" s="226"/>
       <c r="L2" s="226"/>
-      <c r="M2" s="401" t="s">
+      <c r="M2" s="436" t="s">
         <v>292</v>
       </c>
-      <c r="N2" s="401"/>
-[...2 lines deleted...]
-      <c r="Q2" s="401"/>
+      <c r="N2" s="436"/>
+      <c r="O2" s="436"/>
+      <c r="P2" s="436"/>
+      <c r="Q2" s="436"/>
     </row>
     <row r="3" spans="1:17" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="4" t="s">
         <v>293</v>
       </c>
       <c r="E3" s="57"/>
       <c r="F3" s="57"/>
       <c r="G3" s="57"/>
       <c r="H3" s="57"/>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
       <c r="L3" s="57"/>
       <c r="M3" s="66"/>
       <c r="N3" s="66"/>
       <c r="O3" s="66"/>
       <c r="P3" s="66"/>
       <c r="Q3" s="10"/>
     </row>
     <row r="4" spans="1:17" ht="15">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="11" t="s">
         <v>84</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>64</v>
       </c>
       <c r="E4" s="78"/>
       <c r="F4" s="78"/>
       <c r="G4" s="78"/>
       <c r="H4" s="1"/>
       <c r="I4" s="78"/>
       <c r="J4" s="78"/>
       <c r="K4" s="78"/>
       <c r="L4" s="78"/>
       <c r="M4" s="78"/>
       <c r="N4" s="78"/>
       <c r="O4" s="78"/>
       <c r="P4" s="78"/>
       <c r="Q4" s="19"/>
     </row>
-    <row r="5" spans="1:17" ht="24.95" customHeight="1">
+    <row r="5" spans="1:17" ht="24.9" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B5" s="1">
         <v>1</v>
       </c>
       <c r="C5" s="242" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="206">
         <f t="shared" ref="D5:D14" si="0">SUM(E5:P5)</f>
         <v>0</v>
       </c>
       <c r="E5" s="165"/>
       <c r="F5" s="165"/>
       <c r="G5" s="165"/>
       <c r="H5" s="57"/>
       <c r="I5" s="165"/>
       <c r="J5" s="165"/>
       <c r="K5" s="165"/>
       <c r="L5" s="165"/>
       <c r="M5" s="165"/>
       <c r="N5" s="165"/>
       <c r="O5" s="165"/>
       <c r="P5" s="165"/>
       <c r="Q5" s="19">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="24.95" customHeight="1">
+    <row r="6" spans="1:17" ht="24.9" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B6" s="1">
         <v>2</v>
       </c>
       <c r="C6" s="242" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E6" s="165"/>
       <c r="F6" s="165"/>
       <c r="G6" s="165"/>
       <c r="H6" s="57"/>
       <c r="I6" s="165"/>
       <c r="J6" s="165"/>
       <c r="K6" s="165"/>
       <c r="L6" s="165"/>
       <c r="M6" s="165"/>
       <c r="N6" s="165"/>
       <c r="O6" s="165"/>
       <c r="P6" s="165"/>
       <c r="Q6" s="19">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:17" ht="24.95" customHeight="1">
+    <row r="7" spans="1:17" ht="24.9" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B7" s="1">
         <v>3</v>
       </c>
       <c r="C7" s="243" t="s">
         <v>101</v>
       </c>
       <c r="D7" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E7" s="165"/>
       <c r="F7" s="165"/>
       <c r="G7" s="165"/>
       <c r="H7" s="57"/>
       <c r="I7" s="165"/>
       <c r="J7" s="165"/>
       <c r="K7" s="165"/>
       <c r="L7" s="165"/>
       <c r="M7" s="165"/>
       <c r="N7" s="165"/>
       <c r="O7" s="165"/>
       <c r="P7" s="165"/>
       <c r="Q7" s="19">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="24.95" customHeight="1">
+    <row r="8" spans="1:17" ht="24.9" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B8" s="1">
         <v>4</v>
       </c>
       <c r="C8" s="242"/>
       <c r="D8" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E8" s="165"/>
       <c r="F8" s="165"/>
       <c r="G8" s="165"/>
       <c r="H8" s="57"/>
       <c r="I8" s="165"/>
       <c r="J8" s="165"/>
       <c r="K8" s="165"/>
       <c r="L8" s="165"/>
       <c r="M8" s="165"/>
       <c r="N8" s="165"/>
       <c r="O8" s="165"/>
       <c r="P8" s="165"/>
       <c r="Q8" s="19">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:17" ht="24.95" customHeight="1">
+    <row r="9" spans="1:17" ht="24.9" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B9" s="1">
         <v>5</v>
       </c>
       <c r="C9" s="242"/>
       <c r="D9" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E9" s="165"/>
       <c r="F9" s="165"/>
       <c r="G9" s="165"/>
       <c r="H9" s="57"/>
       <c r="I9" s="165"/>
       <c r="J9" s="165"/>
       <c r="K9" s="165"/>
       <c r="L9" s="165"/>
       <c r="M9" s="165"/>
       <c r="N9" s="165"/>
       <c r="O9" s="165"/>
       <c r="P9" s="165"/>
       <c r="Q9" s="19">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:17" ht="24.95" customHeight="1">
+    <row r="10" spans="1:17" ht="24.9" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B10" s="1">
         <v>6</v>
       </c>
       <c r="C10" s="242"/>
       <c r="D10" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E10" s="165"/>
       <c r="F10" s="165"/>
       <c r="G10" s="165"/>
       <c r="H10" s="57"/>
       <c r="I10" s="165"/>
       <c r="J10" s="165"/>
       <c r="K10" s="165"/>
       <c r="L10" s="165"/>
       <c r="M10" s="165"/>
       <c r="N10" s="165"/>
       <c r="O10" s="165"/>
       <c r="P10" s="165"/>
       <c r="Q10" s="19">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:17" ht="24.95" customHeight="1">
+    <row r="11" spans="1:17" ht="24.9" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="1">
         <v>7</v>
       </c>
       <c r="C11" s="250" t="s">
         <v>114</v>
       </c>
       <c r="D11" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="206">
         <f t="shared" ref="E11:P11" si="1">SUM(E5:E10)</f>
         <v>0</v>
       </c>
       <c r="F11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
@@ -19160,111 +19157,111 @@
       </c>
       <c r="L11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P11" s="206">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="Q11" s="19">
         <v>7</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="24.95" customHeight="1">
+    <row r="12" spans="1:17" ht="24.9" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="1">
         <v>8</v>
       </c>
       <c r="C12" s="242" t="s">
         <v>118</v>
       </c>
       <c r="D12" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E12" s="165"/>
       <c r="F12" s="165"/>
       <c r="G12" s="165"/>
       <c r="H12" s="57"/>
       <c r="I12" s="165"/>
       <c r="J12" s="165"/>
       <c r="K12" s="165"/>
       <c r="L12" s="165"/>
       <c r="M12" s="165"/>
       <c r="N12" s="165"/>
       <c r="O12" s="165"/>
       <c r="P12" s="165"/>
       <c r="Q12" s="19">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="24.95" customHeight="1">
+    <row r="13" spans="1:17" ht="24.9" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="1">
         <v>9</v>
       </c>
       <c r="C13" s="242" t="s">
         <v>124</v>
       </c>
       <c r="D13" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E13" s="165"/>
       <c r="F13" s="165"/>
       <c r="G13" s="165"/>
       <c r="H13" s="57"/>
       <c r="I13" s="165"/>
       <c r="J13" s="165"/>
       <c r="K13" s="165"/>
       <c r="L13" s="165"/>
       <c r="M13" s="165"/>
       <c r="N13" s="165"/>
       <c r="O13" s="165"/>
       <c r="P13" s="165"/>
       <c r="Q13" s="19">
         <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="24.95" customHeight="1">
+    <row r="14" spans="1:17" ht="24.9" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B14" s="1">
         <v>10</v>
       </c>
       <c r="C14" s="251" t="s">
         <v>127</v>
       </c>
       <c r="D14" s="206">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E14" s="206">
         <f t="shared" ref="E14:P14" si="2">SUM(E11:E13)</f>
         <v>0</v>
       </c>
       <c r="F14" s="206">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G14" s="206">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
@@ -19326,645 +19323,645 @@
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="19"/>
     </row>
     <row r="16" spans="1:17" ht="15">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="11" t="s">
         <v>139</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="19"/>
     </row>
-    <row r="17" spans="1:18" ht="24.95" customHeight="1">
+    <row r="17" spans="1:18" ht="24.9" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B17" s="1">
         <v>11</v>
       </c>
       <c r="C17" s="243" t="s">
         <v>141</v>
       </c>
       <c r="D17" s="206">
         <f t="shared" ref="D17:D35" si="3">SUM(E17:P17)</f>
         <v>0</v>
       </c>
       <c r="E17" s="165"/>
       <c r="F17" s="165"/>
       <c r="G17" s="165"/>
       <c r="H17" s="57"/>
       <c r="I17" s="165"/>
       <c r="J17" s="165"/>
       <c r="K17" s="165"/>
       <c r="L17" s="165"/>
       <c r="M17" s="165"/>
       <c r="N17" s="165"/>
       <c r="O17" s="165"/>
       <c r="P17" s="165"/>
       <c r="Q17" s="19">
         <v>11</v>
       </c>
     </row>
-    <row r="18" spans="1:18" ht="24.95" customHeight="1">
+    <row r="18" spans="1:18" ht="24.9" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B18" s="1">
         <v>12</v>
       </c>
       <c r="C18" s="243" t="s">
         <v>146</v>
       </c>
       <c r="D18" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E18" s="165"/>
       <c r="F18" s="165"/>
       <c r="G18" s="165"/>
       <c r="H18" s="57"/>
       <c r="I18" s="165"/>
       <c r="J18" s="165"/>
       <c r="K18" s="165"/>
       <c r="L18" s="165"/>
       <c r="M18" s="165"/>
       <c r="N18" s="165"/>
       <c r="O18" s="165"/>
       <c r="P18" s="165"/>
       <c r="Q18" s="19">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:18" ht="24.95" customHeight="1">
+    <row r="19" spans="1:18" ht="24.9" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B19" s="1">
         <v>13</v>
       </c>
       <c r="C19" s="243" t="s">
         <v>151</v>
       </c>
       <c r="D19" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E19" s="165"/>
       <c r="F19" s="165"/>
       <c r="G19" s="165"/>
       <c r="H19" s="57"/>
       <c r="I19" s="165"/>
       <c r="J19" s="165"/>
       <c r="K19" s="165"/>
       <c r="L19" s="165"/>
       <c r="M19" s="165"/>
       <c r="N19" s="165"/>
       <c r="O19" s="165"/>
       <c r="P19" s="165"/>
       <c r="Q19" s="19">
         <v>13</v>
       </c>
     </row>
-    <row r="20" spans="1:18" ht="24.95" customHeight="1">
+    <row r="20" spans="1:18" ht="24.9" customHeight="1">
       <c r="A20" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B20" s="1">
         <v>14</v>
       </c>
       <c r="C20" s="242" t="s">
         <v>155</v>
       </c>
       <c r="D20" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E20" s="165"/>
       <c r="F20" s="165"/>
       <c r="G20" s="165"/>
       <c r="H20" s="57"/>
       <c r="I20" s="165"/>
       <c r="J20" s="165"/>
       <c r="K20" s="165"/>
       <c r="L20" s="165"/>
       <c r="M20" s="165"/>
       <c r="N20" s="165"/>
       <c r="O20" s="165"/>
       <c r="P20" s="165"/>
       <c r="Q20" s="19">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:18" ht="24.95" customHeight="1">
+    <row r="21" spans="1:18" ht="24.9" customHeight="1">
       <c r="A21" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="1">
         <v>15</v>
       </c>
       <c r="C21" s="242" t="s">
         <v>157</v>
       </c>
       <c r="D21" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E21" s="165"/>
       <c r="F21" s="165"/>
       <c r="G21" s="165"/>
       <c r="H21" s="57"/>
       <c r="I21" s="165"/>
       <c r="J21" s="165"/>
       <c r="K21" s="165"/>
       <c r="L21" s="165"/>
       <c r="M21" s="165"/>
       <c r="N21" s="165"/>
       <c r="O21" s="165"/>
       <c r="P21" s="165"/>
       <c r="Q21" s="19">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:18" ht="24.95" customHeight="1">
+    <row r="22" spans="1:18" ht="24.9" customHeight="1">
       <c r="A22" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="1">
         <v>16</v>
       </c>
       <c r="C22" s="244" t="s">
         <v>161</v>
       </c>
       <c r="D22" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E22" s="165"/>
       <c r="F22" s="165"/>
       <c r="G22" s="165"/>
       <c r="H22" s="57"/>
       <c r="I22" s="165"/>
       <c r="J22" s="165"/>
       <c r="K22" s="165"/>
       <c r="L22" s="165"/>
       <c r="M22" s="165"/>
       <c r="N22" s="165"/>
       <c r="O22" s="165"/>
       <c r="P22" s="165"/>
       <c r="Q22" s="19">
         <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:18" ht="24.95" customHeight="1">
+    <row r="23" spans="1:18" ht="24.9" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="1">
         <v>17</v>
       </c>
       <c r="C23" s="243" t="s">
         <v>165</v>
       </c>
       <c r="D23" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E23" s="165"/>
       <c r="F23" s="165"/>
       <c r="G23" s="165"/>
       <c r="H23" s="57"/>
       <c r="I23" s="165"/>
       <c r="J23" s="165"/>
       <c r="K23" s="165"/>
       <c r="L23" s="165"/>
       <c r="M23" s="165"/>
       <c r="N23" s="165"/>
       <c r="O23" s="165"/>
       <c r="P23" s="165"/>
       <c r="Q23" s="19">
         <v>17</v>
       </c>
     </row>
-    <row r="24" spans="1:18" ht="24.95" customHeight="1">
+    <row r="24" spans="1:18" ht="24.9" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="1">
         <v>18</v>
       </c>
       <c r="C24" s="243" t="s">
         <v>168</v>
       </c>
       <c r="D24" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E24" s="165"/>
       <c r="F24" s="165"/>
       <c r="G24" s="165"/>
       <c r="H24" s="57"/>
       <c r="I24" s="165"/>
       <c r="J24" s="165"/>
       <c r="K24" s="165"/>
       <c r="L24" s="165"/>
       <c r="M24" s="165"/>
       <c r="N24" s="165"/>
       <c r="O24" s="165"/>
       <c r="P24" s="165"/>
       <c r="Q24" s="19">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:18" ht="24.95" customHeight="1">
+    <row r="25" spans="1:18" ht="24.9" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="243" t="s">
         <v>172</v>
       </c>
       <c r="D25" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E25" s="165"/>
       <c r="F25" s="165"/>
       <c r="G25" s="165"/>
       <c r="H25" s="57"/>
       <c r="I25" s="165"/>
       <c r="J25" s="165"/>
       <c r="K25" s="165"/>
       <c r="L25" s="165"/>
       <c r="M25" s="165"/>
       <c r="N25" s="165"/>
       <c r="O25" s="165"/>
       <c r="P25" s="165"/>
       <c r="Q25" s="19">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:18" ht="24.95" customHeight="1">
+    <row r="26" spans="1:18" ht="24.9" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B26" s="1">
         <v>20</v>
       </c>
       <c r="C26" s="243" t="s">
         <v>176</v>
       </c>
       <c r="D26" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E26" s="165"/>
       <c r="F26" s="165"/>
       <c r="G26" s="165"/>
       <c r="H26" s="57"/>
       <c r="I26" s="165"/>
       <c r="J26" s="165"/>
       <c r="K26" s="165"/>
       <c r="L26" s="165"/>
       <c r="M26" s="165"/>
       <c r="N26" s="165"/>
       <c r="O26" s="165"/>
       <c r="P26" s="165"/>
       <c r="Q26" s="19">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="1:18" ht="24.95" customHeight="1">
+    <row r="27" spans="1:18" ht="24.9" customHeight="1">
       <c r="A27" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B27" s="1">
         <v>21</v>
       </c>
       <c r="C27" s="245" t="s">
         <v>178</v>
       </c>
       <c r="D27" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E27" s="165"/>
       <c r="F27" s="165"/>
       <c r="G27" s="165"/>
       <c r="H27" s="57"/>
       <c r="I27" s="165"/>
       <c r="J27" s="165"/>
       <c r="K27" s="165"/>
       <c r="L27" s="165"/>
       <c r="M27" s="165"/>
       <c r="N27" s="165"/>
       <c r="O27" s="165"/>
       <c r="P27" s="165"/>
       <c r="Q27" s="19">
         <v>21</v>
       </c>
     </row>
-    <row r="28" spans="1:18" ht="24.95" customHeight="1">
+    <row r="28" spans="1:18" ht="24.9" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B28" s="1">
         <v>22</v>
       </c>
       <c r="C28" s="243" t="s">
         <v>185</v>
       </c>
       <c r="D28" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E28" s="165"/>
       <c r="F28" s="165"/>
       <c r="G28" s="165"/>
       <c r="H28" s="57"/>
       <c r="I28" s="165"/>
       <c r="J28" s="165"/>
       <c r="K28" s="165"/>
       <c r="L28" s="165"/>
       <c r="M28" s="165"/>
       <c r="N28" s="165"/>
       <c r="O28" s="165"/>
       <c r="P28" s="165"/>
       <c r="Q28" s="19">
         <v>22</v>
       </c>
     </row>
-    <row r="29" spans="1:18" ht="24.95" customHeight="1">
+    <row r="29" spans="1:18" ht="24.9" customHeight="1">
       <c r="A29" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B29" s="1">
         <v>23</v>
       </c>
       <c r="C29" s="244" t="s">
         <v>189</v>
       </c>
       <c r="D29" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E29" s="165"/>
       <c r="F29" s="165"/>
       <c r="G29" s="165"/>
       <c r="H29" s="57"/>
       <c r="I29" s="165"/>
       <c r="J29" s="165"/>
       <c r="K29" s="165"/>
       <c r="L29" s="165"/>
       <c r="M29" s="165"/>
       <c r="N29" s="165"/>
       <c r="O29" s="165"/>
       <c r="P29" s="165"/>
       <c r="Q29" s="19">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:18" ht="24.95" customHeight="1">
+    <row r="30" spans="1:18" ht="24.9" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B30" s="1">
         <v>24</v>
       </c>
       <c r="C30" s="243" t="s">
         <v>192</v>
       </c>
       <c r="D30" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E30" s="165"/>
       <c r="F30" s="165"/>
       <c r="G30" s="165"/>
       <c r="H30" s="57"/>
       <c r="I30" s="165"/>
       <c r="J30" s="165"/>
       <c r="K30" s="165"/>
       <c r="L30" s="165"/>
       <c r="M30" s="165"/>
       <c r="N30" s="165"/>
       <c r="O30" s="165"/>
       <c r="P30" s="165"/>
       <c r="Q30" s="19">
         <v>24</v>
       </c>
       <c r="R30" t="str">
         <f>IF(BalanceSheet!L28&gt;0,ROUND(BalanceSheet!O28*BalanceSheet!K28/365*(CashFlow!$P$1-BalanceSheet!J28),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="31" spans="1:18" ht="24.95" customHeight="1">
+    <row r="31" spans="1:18" ht="24.9" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B31" s="1">
         <v>25</v>
       </c>
       <c r="C31" s="244" t="s">
         <v>195</v>
       </c>
       <c r="D31" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E31" s="165"/>
       <c r="F31" s="165"/>
       <c r="G31" s="165"/>
       <c r="H31" s="57"/>
       <c r="I31" s="165"/>
       <c r="J31" s="165"/>
       <c r="K31" s="165"/>
       <c r="L31" s="165"/>
       <c r="M31" s="165"/>
       <c r="N31" s="165"/>
       <c r="O31" s="165"/>
       <c r="P31" s="165"/>
       <c r="Q31" s="19">
         <v>25</v>
       </c>
       <c r="R31" t="str">
         <f>IF(BalanceSheet!L29&gt;0,ROUND(BalanceSheet!O29*BalanceSheet!K29/365*(CashFlow!$P$1-BalanceSheet!J29),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="32" spans="1:18" ht="24.95" customHeight="1">
+    <row r="32" spans="1:18" ht="24.9" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B32" s="1">
         <v>26</v>
       </c>
       <c r="C32" s="242" t="s">
         <v>197</v>
       </c>
       <c r="D32" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E32" s="165"/>
       <c r="F32" s="165"/>
       <c r="G32" s="165"/>
       <c r="H32" s="57"/>
       <c r="I32" s="165"/>
       <c r="J32" s="165"/>
       <c r="K32" s="165"/>
       <c r="L32" s="165"/>
       <c r="M32" s="165"/>
       <c r="N32" s="165"/>
       <c r="O32" s="165"/>
       <c r="P32" s="165"/>
       <c r="Q32" s="19">
         <v>26</v>
       </c>
       <c r="R32" t="str">
         <f>IF(BalanceSheet!L30&gt;0,ROUND(BalanceSheet!O30*BalanceSheet!K30/365*(CashFlow!$P$1-BalanceSheet!J30),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="33" spans="1:18" ht="24.95" customHeight="1">
+    <row r="33" spans="1:18" ht="24.9" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B33" s="1">
         <v>27</v>
       </c>
       <c r="C33" s="244" t="s">
         <v>201</v>
       </c>
       <c r="D33" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E33" s="165"/>
       <c r="F33" s="165"/>
       <c r="G33" s="165"/>
       <c r="H33" s="57"/>
       <c r="I33" s="165"/>
       <c r="J33" s="165"/>
       <c r="K33" s="165"/>
       <c r="L33" s="165"/>
       <c r="M33" s="165"/>
       <c r="N33" s="165"/>
       <c r="O33" s="165"/>
       <c r="P33" s="165"/>
       <c r="Q33" s="19">
         <v>27</v>
       </c>
       <c r="R33" t="str">
         <f>IF(BalanceSheet!L31&gt;0,ROUND(BalanceSheet!O31*BalanceSheet!K31/365*(CashFlow!$P$1-BalanceSheet!J31),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="34" spans="1:18" ht="24.95" customHeight="1">
+    <row r="34" spans="1:18" ht="24.9" customHeight="1">
       <c r="A34" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B34" s="1">
         <v>28</v>
       </c>
       <c r="C34" s="242" t="s">
         <v>203</v>
       </c>
       <c r="D34" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E34" s="165"/>
       <c r="F34" s="165"/>
       <c r="G34" s="165"/>
       <c r="H34" s="57"/>
       <c r="I34" s="165"/>
       <c r="J34" s="165"/>
       <c r="K34" s="165"/>
       <c r="L34" s="165"/>
       <c r="M34" s="165"/>
       <c r="N34" s="165"/>
       <c r="O34" s="165"/>
       <c r="P34" s="165"/>
       <c r="Q34" s="19">
         <v>28</v>
       </c>
       <c r="R34" t="str">
         <f>IF(BalanceSheet!L32&gt;0,ROUND(BalanceSheet!O32*BalanceSheet!K32/365*(CashFlow!$P$1-BalanceSheet!J32),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="35" spans="1:18" ht="24.95" customHeight="1">
+    <row r="35" spans="1:18" ht="24.9" customHeight="1">
       <c r="A35" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B35" s="1">
         <v>29</v>
       </c>
       <c r="C35" s="242" t="s">
         <v>159</v>
       </c>
       <c r="D35" s="206">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="E35" s="165"/>
       <c r="F35" s="165"/>
       <c r="G35" s="165"/>
       <c r="H35" s="57"/>
       <c r="I35" s="165"/>
       <c r="J35" s="165"/>
       <c r="K35" s="165"/>
       <c r="L35" s="165"/>
       <c r="M35" s="165"/>
       <c r="N35" s="165"/>
       <c r="O35" s="165"/>
       <c r="P35" s="165"/>
       <c r="Q35" s="19">
         <v>29</v>
       </c>
       <c r="R35" t="str">
         <f>IF(BalanceSheet!L33&gt;0,ROUND(BalanceSheet!O33*BalanceSheet!K33/365*(CashFlow!$P$1-BalanceSheet!J33),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="36" spans="1:18" ht="24.95" customHeight="1">
+    <row r="36" spans="1:18" ht="24.9" customHeight="1">
       <c r="A36" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B36" s="1">
         <v>30</v>
       </c>
       <c r="C36" s="251" t="s">
         <v>209</v>
       </c>
       <c r="D36" s="206">
         <f t="shared" ref="D36:P36" si="4">SUM(D17:D35)</f>
         <v>0</v>
       </c>
       <c r="E36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
@@ -19990,143 +19987,143 @@
       </c>
       <c r="M36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="O36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P36" s="206">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="Q36" s="19">
         <v>30</v>
       </c>
       <c r="R36" t="str">
         <f>IF(BalanceSheet!L35&gt;0,ROUND(BalanceSheet!O35*BalanceSheet!K35/365*(CashFlow!$P$1-BalanceSheet!J35),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="37" spans="1:18" ht="24.95" customHeight="1">
+    <row r="37" spans="1:18" ht="24.9" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>31</v>
       </c>
       <c r="C37" s="243" t="s">
         <v>216</v>
       </c>
       <c r="D37" s="206">
         <f>SUM(E37:P37)</f>
         <v>0</v>
       </c>
       <c r="E37" s="165"/>
       <c r="F37" s="165"/>
       <c r="G37" s="165"/>
       <c r="H37" s="57"/>
       <c r="I37" s="165"/>
       <c r="J37" s="165"/>
       <c r="K37" s="165"/>
       <c r="L37" s="165"/>
       <c r="M37" s="165"/>
       <c r="N37" s="165"/>
       <c r="O37" s="165"/>
       <c r="P37" s="165"/>
       <c r="Q37" s="19">
         <v>31</v>
       </c>
       <c r="R37" t="str">
         <f>IF(BalanceSheet!L35&gt;0,ROUND(BalanceSheet!O36*BalanceSheet!K36/365*(CashFlow!$P$1-BalanceSheet!J36),0)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="38" spans="1:18" ht="24.95" customHeight="1">
+    <row r="38" spans="1:18" ht="24.9" customHeight="1">
       <c r="A38" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B38" s="1">
         <v>32</v>
       </c>
       <c r="C38" s="243" t="s">
         <v>218</v>
       </c>
       <c r="D38" s="206">
         <f>SUM(E38:P38)</f>
         <v>0</v>
       </c>
       <c r="E38" s="165"/>
       <c r="F38" s="165"/>
       <c r="G38" s="165"/>
       <c r="H38" s="57"/>
       <c r="I38" s="165"/>
       <c r="J38" s="165"/>
       <c r="K38" s="165"/>
       <c r="L38" s="165"/>
       <c r="M38" s="165"/>
       <c r="N38" s="165"/>
       <c r="O38" s="165"/>
       <c r="P38" s="165"/>
       <c r="Q38" s="19">
         <v>32</v>
       </c>
     </row>
-    <row r="39" spans="1:18" ht="24.95" customHeight="1">
+    <row r="39" spans="1:18" ht="24.9" customHeight="1">
       <c r="A39" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B39" s="1">
         <v>33</v>
       </c>
       <c r="C39" s="243" t="s">
         <v>220</v>
       </c>
       <c r="D39" s="206">
         <f>SUM(E39:P39)</f>
         <v>0</v>
       </c>
       <c r="E39" s="165"/>
       <c r="F39" s="165"/>
       <c r="G39" s="165"/>
       <c r="H39" s="57"/>
       <c r="I39" s="165"/>
       <c r="J39" s="165"/>
       <c r="K39" s="165"/>
       <c r="L39" s="165"/>
       <c r="M39" s="165"/>
       <c r="N39" s="165"/>
       <c r="O39" s="165"/>
       <c r="P39" s="165"/>
       <c r="Q39" s="19">
         <v>33</v>
       </c>
     </row>
-    <row r="40" spans="1:18" ht="24.95" customHeight="1">
+    <row r="40" spans="1:18" ht="24.9" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B40" s="1">
         <v>34</v>
       </c>
       <c r="C40" s="244" t="s">
         <v>222</v>
       </c>
       <c r="D40" s="206">
         <f>SUM(E40:P40)</f>
         <v>0</v>
       </c>
       <c r="E40" s="165"/>
       <c r="F40" s="165"/>
       <c r="G40" s="165"/>
       <c r="H40" s="57"/>
       <c r="I40" s="165"/>
       <c r="J40" s="165"/>
       <c r="K40" s="165"/>
       <c r="L40" s="165"/>
       <c r="M40" s="165"/>
       <c r="N40" s="165"/>
       <c r="O40" s="165"/>
       <c r="P40" s="165"/>
@@ -20135,51 +20132,51 @@
       </c>
       <c r="R40">
         <f>SUM(R30:R37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:18" ht="5.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="147"/>
       <c r="C41" s="246"/>
       <c r="D41" s="57"/>
       <c r="E41" s="165"/>
       <c r="F41" s="165"/>
       <c r="G41" s="165"/>
       <c r="H41" s="57"/>
       <c r="I41" s="165"/>
       <c r="J41" s="165"/>
       <c r="K41" s="165"/>
       <c r="L41" s="165"/>
       <c r="M41" s="165"/>
       <c r="N41" s="165"/>
       <c r="O41" s="165"/>
       <c r="P41" s="165"/>
       <c r="Q41" s="19"/>
     </row>
-    <row r="42" spans="1:18" ht="24.95" customHeight="1">
+    <row r="42" spans="1:18" ht="24.9" customHeight="1">
       <c r="A42" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B42" s="1">
         <v>35</v>
       </c>
       <c r="C42" s="252" t="s">
         <v>225</v>
       </c>
       <c r="D42" s="206">
         <f t="shared" ref="D42:P42" si="5">SUM(D36:D41)</f>
         <v>0</v>
       </c>
       <c r="E42" s="206">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="F42" s="206">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G42" s="206">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
@@ -20223,51 +20220,51 @@
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:18" ht="5.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="243"/>
       <c r="D43" s="57">
         <f>SUM(E43:P43)</f>
         <v>0</v>
       </c>
       <c r="E43" s="57"/>
       <c r="F43" s="57"/>
       <c r="G43" s="57"/>
       <c r="H43" s="57"/>
       <c r="I43" s="57"/>
       <c r="J43" s="57"/>
       <c r="K43" s="57"/>
       <c r="L43" s="57"/>
       <c r="M43" s="57"/>
       <c r="N43" s="57"/>
       <c r="O43" s="57"/>
       <c r="P43" s="57"/>
       <c r="Q43" s="19"/>
     </row>
-    <row r="44" spans="1:18" ht="24.95" customHeight="1">
+    <row r="44" spans="1:18" ht="24.9" customHeight="1">
       <c r="A44" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B44" s="1">
         <v>36</v>
       </c>
       <c r="C44" s="252" t="s">
         <v>235</v>
       </c>
       <c r="D44" s="57"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="57"/>
       <c r="H44" s="57"/>
       <c r="I44" s="57"/>
       <c r="J44" s="57"/>
       <c r="K44" s="57"/>
       <c r="L44" s="57"/>
       <c r="M44" s="57"/>
       <c r="N44" s="57"/>
       <c r="O44" s="57"/>
       <c r="P44" s="57"/>
       <c r="Q44" s="19">
         <v>36</v>
       </c>